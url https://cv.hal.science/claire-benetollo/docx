--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -1154,335 +1154,335 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2015.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398978v1</w:t>
+                <w:t xml:space="preserve">hal-04773778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen related receptor alpha in castration-resistant prostate cancer cells promotes tumor progression in bone</w:t>
+                <w:t xml:space="preserve">Topographical representation of odor hedonics in the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fradet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouchet</w:t>
+                <w:t xml:space="preserve">Florence Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maellie Midroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Delliaux</w:t>
+                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gervais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Casina E Kan</w:t>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12787⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.4317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353264v1</w:t>
+                <w:t xml:space="preserve">hal-02370281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromyelitis optica study model based on chronic infusion of autoantibodies in rat cerebrospinal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marignier</w:t>
+                <w:t xml:space="preserve">Anne Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ruiz</w:t>
+                <w:t xml:space="preserve">Sylvie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cavagna</w:t>
+                <w:t xml:space="preserve">A. Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12974-016-0577-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical role for VEGF and VEGFR2 in NMDA receptor synaptic function and fear-related behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1550,191 +1550,191 @@
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (12), pp.1768-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2015.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773778v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographical representation of odor hedonics in the olfactory bulb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estrogen related receptor alpha in castration-resistant prostate cancer cells promotes tumor progression in bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Kermen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maellie Midroit</w:t>
+                <w:t xml:space="preserve">Carine Delliaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Forest</w:t>
+                <w:t xml:space="preserve">Manon Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Casina E Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (47), pp.77071-77086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nn.4317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370281v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapsin response-mediator protein 5 (CRMP5) phosphorylation at threonine 516 regulates neurite outgrowth inhibition</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aboudhiaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scote-Blachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lain&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Boyault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Proponnet-Guerault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165778v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellie Midroit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boyault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0579-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chounlamountri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fradet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delliaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gervais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casina E Kan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12787" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cavagna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0577-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Smaoune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Youssef-Issa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12674" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTCK7XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.12.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LG020C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Midroit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aboudhiaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scote-Blachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lain&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Boyault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Proponnet-Guerault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165778v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellie Midroit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boyault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0579-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chounlamountri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cavagna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicole" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0577-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fradet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delliaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gervais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casina E Kan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12787" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Smaoune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Youssef-Issa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12674" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTCK7XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.12.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LG020C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Midroit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>