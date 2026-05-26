--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERRα expression in bone metastases leads to an exacerbated anti-tumor immune response</w:t>
+                <w:t xml:space="preserve">Clinical interpretation of variants identified in RNU4ATAC, a non-coding spliceosomal gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bouchet</w:t>
+                <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lainé</w:t>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Boyault</w:t>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Proponnet-Guerault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
+                <w:t xml:space="preserve">Clément Saccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-3584⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0235655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642369v1</w:t>
+                <w:t xml:space="preserve">inserm-02915106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical interpretation of variants identified in RNU4ATAC, a non-coding spliceosomal gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERRα expression in bone metastases leads to an exacerbated anti-tumor immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
+                <w:t xml:space="preserve">Alexandra Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Besson</w:t>
+                <w:t xml:space="preserve">Cyril Boyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Putoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Benetollo</w:t>
+                <w:t xml:space="preserve">Mathilde Proponnet-Guerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Saccaro</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0235655. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (13), pp.2914-2926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-3584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02915106v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Adult-Born Versus Preexisting Neurons Born at P0 in Olfactory Perception in a Complex Olfactory Environment in Mice</w:t>
               </w:r>
@@ -1044,983 +1044,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical role for VEGF and VEGFR2 in NMDA receptor synaptic function and fear-related behavior</w:t>
+                <w:t xml:space="preserve">Neuromyelitis optica study model based on chronic infusion of autoantibodies in rat cerebrospinal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P de Rossi</w:t>
+                <w:t xml:space="preserve">Romain Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Harde</w:t>
+                <w:t xml:space="preserve">Anne Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Dupuis</w:t>
+                <w:t xml:space="preserve">Sylvie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Chounlamountri</w:t>
+                <w:t xml:space="preserve">A. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2015.195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-016-0577-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773778v1</w:t>
+                <w:t xml:space="preserve">hal-03964585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographical representation of odor hedonics in the olfactory bulb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical role for VEGF and VEGFR2 in NMDA receptor synaptic function and fear-related behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Kermen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maellie Midroit</w:t>
+                <w:t xml:space="preserve">E Harde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Forest</w:t>
+                <w:t xml:space="preserve">J Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">L Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chounlamountri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.4317⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (12), pp.1768-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2015.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370281v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromyelitis optica study model based on chronic infusion of autoantibodies in rat cerebrospinal fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogen related receptor alpha in castration-resistant prostate cancer cells promotes tumor progression in bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ruiz</w:t>
+                <w:t xml:space="preserve">Anaïs Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cavagna</w:t>
+                <w:t xml:space="preserve">Carine Delliaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicole</w:t>
+                <w:t xml:space="preserve">Manon Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Watrin</w:t>
+                <w:t xml:space="preserve">Casina E Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), pp.111. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (47), pp.77071-77086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-016-0577-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964585v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical role for VEGF and VEGFR2 in NMDA receptor synaptic function and fear-related behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Chounlamountri</w:t>
+                <w:t xml:space="preserve">Topographical representation of odor hedonics in the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maellie Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2015.195⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.4317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398978v1</w:t>
+                <w:t xml:space="preserve">hal-02370281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen related receptor alpha in castration-resistant prostate cancer cells promotes tumor progression in bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Casina E Kan</w:t>
+                <w:t xml:space="preserve">A critical role for VEGF and VEGFR2 in NMDA receptor synaptic function and fear-related behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Harde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chounlamountri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12787⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (12), pp.1768-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2015.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353264v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapsin response-mediator protein 5 (CRMP5) phosphorylation at threonine 516 regulates neurite outgrowth inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
+                <w:t xml:space="preserve">Hinda Smaoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinda Smaoune</w:t>
+                <w:t xml:space="preserve">Mina Youssef-Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (7), pp.3010-3020. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.12674⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new CRMP5 isoform present in the nucleus of cancer cells and enhancing their proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 319 (5), pp.588-599. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2012.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2012.12.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2030,91 +2030,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of adult-born versus preexisting neurons in olfactory perception in a complex olfactory environment in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Midroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2133,159 +2133,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AChemS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bonita Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential localization of CRMP5 in cancer cells compared to normal condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Honnorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journée scientifique du CLARA "Cancéropôle Lyon Auvergne Rhône-Alpes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2295,170 +2295,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-activation of VEGF and NMDA receptors promotes synaptic targeting of AMPA receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Harde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chounlamountri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1647-1647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2016.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2605,51 +2605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aboudhiaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scote-Blachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lain&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Boyault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Proponnet-Guerault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165778v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellie Midroit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boyault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0579-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupuis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chounlamountri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cavagna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicole" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0577-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fradet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delliaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gervais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casina E Kan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12787" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Smaoune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Youssef-Issa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12674" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTCK7XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.12.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LG020C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Midroit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aboudhiaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scote-Blachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lain&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Boyault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Proponnet-Guerault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165778v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellie Midroit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reboul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boyault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0579-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cavagna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0577-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chounlamountri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fradet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delliaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gervais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casina E Kan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Smaoune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Youssef-Issa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12674" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTCK7XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.12.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LG020C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Midroit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>