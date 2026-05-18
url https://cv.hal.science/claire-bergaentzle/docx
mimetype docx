--- v0 (2026-03-31)
+++ v1 (2026-05-18)
@@ -127,226 +127,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « demand response » dans un marché interconnecté : outil d’efficacités énergétiques et environnementales</w:t>
+                <w:t xml:space="preserve">Demand-side management and European environmental and energy goals: an optimal complementary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (April), pp.858-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137266v1</w:t>
+                <w:t xml:space="preserve">halshs-00928678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand-side management and European environmental and energy goals: an optimal complementary approach</w:t>
+                <w:t xml:space="preserve">La « demand response » dans un marché interconnecté : outil d’efficacités énergétiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.193-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00928678v1</w:t>
+                <w:t xml:space="preserve">hal-01137266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarifications dynamiques et efficacité énergétique : l'apport des Smart Grids</w:t>
               </w:r>
@@ -798,234 +798,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberalization of Metering Activities and Competition in a Smart Meters Deployment Context : The Cases of Germany and the UK</w:t>
+                <w:t xml:space="preserve">Particularités d'adoption des compteurs intelligents au Royaume-Uni et en Allemagne : entre marchés de comptage libéralisé et règles à mettre en place pour un réel smart grid intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IAEE European Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Annuelle 2012 de l'Association des Economistes de l'Energie (AEE), séminaire étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793327v1</w:t>
+                <w:t xml:space="preserve">halshs-00793322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberalization of metering activities and competition in a smart grids context : the case of Germany</w:t>
+                <w:t xml:space="preserve">Liberalization of Metering Activities and Competition in a Smart Meters Deployment Context : The Cases of Germany and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International 100% Renewable Energy Conference and exhibition (IRENEC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">12th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793330v1</w:t>
+                <w:t xml:space="preserve">halshs-00793327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularités d'adoption des compteurs intelligents au Royaume-Uni et en Allemagne : entre marchés de comptage libéralisé et règles à mettre en place pour un réel smart grid intégré</w:t>
+                <w:t xml:space="preserve">Liberalization of metering activities and competition in a smart grids context : the case of Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Annuelle 2012 de l'Association des Economistes de l'Energie (AEE), séminaire étudiants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Second International 100% Renewable Energy Conference and exhibition (IRENEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793322v1</w:t>
+                <w:t xml:space="preserve">halshs-00793330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1300,51 +1300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137266v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00928678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00928678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.12.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>