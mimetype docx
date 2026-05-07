--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -1644,73 +1644,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prokagenomics 2017 7th European Conference on Prokaryotic and Fungal Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Actino2017 Journées des Actinobactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655261v1</w:t>
+                <w:t xml:space="preserve">hal-01655543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
@@ -1735,123 +1735,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Biology of Actinomycetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Prokagenomics 2017 7th European Conference on Prokaryotic and Fungal Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655226v1</w:t>
+                <w:t xml:space="preserve">hal-01655261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1860,103 +1856,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actino2017 Journées des Actinobactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on the Biology of Actinomycetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655543v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2352,51 +2352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A526438"/>
+    <w:nsid w:val="58D3D2BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2583,51 +2583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5595-0677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070197970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Fang Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409000200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delarue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m302787200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bartlett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Doherty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00150-X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5595-0677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070197970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Fang Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409000200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delarue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m302787200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bartlett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Doherty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00150-X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>