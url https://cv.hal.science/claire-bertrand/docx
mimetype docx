--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -1644,73 +1644,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actino2017 Journées des Actinobactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Prokagenomics 2017 7th European Conference on Prokaryotic and Fungal Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655543v1</w:t>
+                <w:t xml:space="preserve">hal-01655261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
@@ -1735,119 +1735,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prokagenomics 2017 7th European Conference on Prokaryotic and Fungal Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on the Biology of Actinomycetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655261v1</w:t>
+                <w:t xml:space="preserve">hal-01655226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1856,107 +1860,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Biology of Actinomycetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Actino2017 Journées des Actinobactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655226v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2352,51 +2352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58D3D2BD"/>
+    <w:nsid w:val="66B5D511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2583,51 +2583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5595-0677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070197970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Fang Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409000200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delarue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m302787200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bartlett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Doherty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00150-X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5595-0677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070197970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Fang Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409000200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delarue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m302787200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bartlett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Doherty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00150-X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>