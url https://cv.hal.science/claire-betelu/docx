--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -458,165 +458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03867795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« « Est-il utile ou nuisible de restaurer ? » Réflexion sur l’acte de restauration et ses acteurs en 1796 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La céruse : définitions, fabrications et usages d’un poison industriel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Betelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830065v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -893,273 +893,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Re-enactment of Borromée’s painting treatise (1861,1864 and 1868). New binders for painting on wall, canvas and plaster for the use of French artists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATSR ICOM-CC working group Art Technological Source Research, coordinator Doris Oltrogge; 26–27 September 2019; Technische Hochschule Köln / Cologne Institute of Conservation Sciences (CICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PictOu, A database dedicated to Jean-Baptiste Oudry’s painting technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A database dedicated to Jean-Baptiste Oudry’s painting technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gerrin-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre mondiale Patrimoines, Sciences et Technologies du 13 au 16 février 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gerrin-Pierre</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03409034v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palette, A database dedicated to the painting colour making process and material evolution</w:t>
               </w:r>
@@ -1447,859 +1447,859 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A literature study on Borromée’s Bases: pain products from the late 19th century designed to withstand poor environmental conditions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 8e colloque international du groupe ATSR de l’ICOM-CC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-37, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03829990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Interroger la matérialité des œuvres d’art. Regards conjoints de la conservation-restauration et des sciences humaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03829985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Restaurations. Quels apports pour la connaissance des portails du Premier Art Gothique ? Conclusions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À fleur de pierre. Dix ans de restauration des portails à statues-colonnes, Actes de la journée d’étude « Actualité des portails du premier art gothique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-111, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03829987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Réversibilité : Quand la restauration regarde vers le futur. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Betelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réversibilité, irréversibilité et « retraitabilité » en conservation-restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03829982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.27-37, 2022</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rembrandt, « The Conservation History of the Rembrandt paintings from the Musée du Louvre, 1793–1950 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jouves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rembrandt Conservation History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archetypes, pp.30-43, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Interroger la matérialité des œuvres d’art. Regards conjoints de la conservation-restauration et des sciences humaines »</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03829331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Investigating the transition period from colored to white preparatory layers in 18th-century French canvas paintings: A retrospective study »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Salvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 19e conférence triennale de l’ICOM-CC, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-111, 2022</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03829996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La peinture sur cuivre chez Jean-Baptiste Oudry (1686-1755) : étude de trois tableaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chastagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes journée d’étude de l’ICOM-CC Groupe métal, Métal : support de décor ou élément du décor. Approches et Traitements pour leur conservation-restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-42, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.29-42, 2021</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03829998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Materials and process for ground layers observed in French paintings techniques in the second half of the 17th century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discovering artists’ grounds 1550-1700</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archetype, pp.84-92, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Archetypes, pp.30-43, 2021</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fond […] raisonnable et raisonné » Conception des fonds dans l’œuvre de Jean-Baptiste Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fond de l'œuvre. Arts visuels et sécularisation à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-11, 2021</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un fond […] raisonnable et raisonné ». Caractérisation des fonds de Jean-Baptiste Oudry »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Jollet, Emilie Cheudeville, Claire Sourdin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fond de l’œuvre. Arts visuels et sécularisation à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.29-40, 2020, Histo.Art</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03829343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les enseignes comme patrimoine. Le cas d’une restauration d’enseigne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Betelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eléonore Challine, Anne-Sophie Aguilar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseigne. Essai d’étude visuelle et matérielle (1850-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Citadelle et Mazenod, Chapitre 6, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03829336v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-03409255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Betelu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Servais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chastagnol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerrin-Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Salvant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Betelu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Servais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chastagnol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerrin-Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Salvant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>