--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -848,239 +848,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong definites across languages. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dialogical Dimension of Intonational Meaning: Evidence from French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Pires de Oliveira</w:t>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2014.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678044v1</w:t>
+                <w:t xml:space="preserve">hal-01485956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dialogical Dimension of Intonational Meaning: Evidence from French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak and strong definites across languages. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Pires de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485956v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to uniqueness presupposition</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment: une attitude dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 162, pp.89-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1280,191 +1280,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prosody of interrogatives in French.</w:t>
+                <w:t xml:space="preserve">The Prosody of French Interrogatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de linguistique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28/2007, pp.163-175</w:t>
+              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.163-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01450213v1</w:t>
+                <w:t xml:space="preserve">ijn_00356351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prosody of French Interrogatives</w:t>
+                <w:t xml:space="preserve">The prosody of interrogatives in French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28, pp.163-175</w:t>
+              <w:t xml:space="preserve">Cahiers de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28/2007, pp.163-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ijn_00356351v1</w:t>
+                <w:t xml:space="preserve">halshs-01450213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA STRUCTURE DE L'INFORMATION DANS LES QUESTIONS : quelques remarques sur la diversité des formes interrogatives en français.</w:t>
               </w:r>
@@ -2080,346 +2080,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to uniqueness presupposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intonational meaning involves attribution of intentions: the case of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Languages with and without Articles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Iberia 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678060v1</w:t>
+                <w:t xml:space="preserve">hal-01510206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intonational meaning involves attribution of intentions: the case of French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Back to uniqueness presupposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Iberia 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. non paginé</w:t>
+              <w:t xml:space="preserve">Workshop on Languages with and without Articles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510206v1</w:t>
+                <w:t xml:space="preserve">hal-01678060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Obligatory Presuppositions</w:t>
               </w:r>
@@ -2500,51 +2500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Indirect Answers in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,51 +2690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and Information Structure in Grammar: Evidence from French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2785,51 +2785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3254,230 +3254,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association avec le focus en question: 'seulement' et son associé</w:t>
+                <w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751615v1</w:t>
+                <w:t xml:space="preserve">halshs-00751612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t>
+                <w:t xml:space="preserve">L'association avec le focus en question: 'seulement' et son associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751612v1</w:t>
+                <w:t xml:space="preserve">halshs-00751615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligatory redundancy in discourse: presupposition, antipresupposition and non-truth conditional content</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French intonation and attitude attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues at the Semantics-Pragmatics interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austin, Texas, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3640,51 +3640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From complex to simple speech acts ; a bidimensional analysis of illocutionary forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sem-Dial 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Speech Act Assignment Problem Revisited: Disentangling Speaker's Commitment from Speaker's Call on Addressee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSSP 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.37-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3817,51 +3817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,51 +3912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse Marking in French: C-accents and Discourse Moves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5309,256 +5309,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00183413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information structure in French: introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Quantifiers, Dynamic Semantics and French Determiners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Corblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Comorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Laca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI Publications, 2004</w:t>
+              <w:t xml:space="preserve">Handbook of French Semantics in F. Corblin et H. de Swart (eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI Publications, Stanford, pp.3-22, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01450352v1</w:t>
+                <w:t xml:space="preserve">halshs-00186971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Quantifiers, Dynamic Semantics and French Determiners</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information structure in French: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Doetjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of French Semantics in F. Corblin et H. de Swart (eds)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI Publications, Stanford, pp.3-22, 2004</w:t>
+              <w:t xml:space="preserve">Handbook of semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI Publications, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00186971v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and Information in French</w:t>
               </w:r>
@@ -5583,51 +5583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5678,51 +5678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground/focus revisited, A perspective from French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3002-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pires de Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simatos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.355.02ams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02161789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Comorovski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3002-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pires de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simatos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.355.02ams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02161789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Comorovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>