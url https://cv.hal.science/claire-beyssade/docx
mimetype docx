--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2205,221 +2205,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Back to uniqueness presupposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop on Languages with and without Articles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01678685v1</w:t>
+                <w:t xml:space="preserve">hal-01678060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to uniqueness presupposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Languages with and without Articles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678060v1</w:t>
+                <w:t xml:space="preserve">halshs-01678685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Obligatory Presuppositions</w:t>
               </w:r>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3002-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pires de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simatos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.355.02ams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02161789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Comorovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3002-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pires de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simatos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.355.02ams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02161789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Comorovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>