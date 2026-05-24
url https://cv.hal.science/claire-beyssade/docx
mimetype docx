--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -848,239 +848,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dialogical Dimension of Intonational Meaning: Evidence from French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak and strong definites across languages. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Michelas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
+                <w:t xml:space="preserve">Roberta Pires de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485956v1</w:t>
+                <w:t xml:space="preserve">hal-01678044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong definites across languages. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dialogical Dimension of Intonational Meaning: Evidence from French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberta Pires de Oliveira</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2014.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678044v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to uniqueness presupposition</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment: une attitude dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 162, pp.89-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1381,51 +1381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28/2007, pp.163-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2080,346 +2080,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intonational meaning involves attribution of intentions: the case of French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Back to uniqueness presupposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Iberia 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. non paginé</w:t>
+              <w:t xml:space="preserve">Workshop on Languages with and without Articles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510206v1</w:t>
+                <w:t xml:space="preserve">hal-01678060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to uniqueness presupposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Languages with and without Articles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678060v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t>
+                <w:t xml:space="preserve">Intonational meaning involves attribution of intentions: the case of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Iberia 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01678685v1</w:t>
+                <w:t xml:space="preserve">hal-01510206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Obligatory Presuppositions</w:t>
               </w:r>
@@ -2500,51 +2500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Indirect Answers in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,51 +2690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and Information Structure in Grammar: Evidence from French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2785,51 +2785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3254,230 +3254,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t>
+                <w:t xml:space="preserve">L'association avec le focus en question: 'seulement' et son associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751612v1</w:t>
+                <w:t xml:space="preserve">halshs-00751615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association avec le focus en question: 'seulement' et son associé</w:t>
+                <w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751615v1</w:t>
+                <w:t xml:space="preserve">halshs-00751612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligatory redundancy in discourse: presupposition, antipresupposition and non-truth conditional content</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French intonation and attitude attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues at the Semantics-Pragmatics interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austin, Texas, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3640,51 +3640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From complex to simple speech acts ; a bidimensional analysis of illocutionary forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sem-Dial 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Speech Act Assignment Problem Revisited: Disentangling Speaker's Commitment from Speaker's Call on Addressee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSSP 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.37-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3817,51 +3817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,51 +3912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse Marking in French: C-accents and Discourse Moves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5309,256 +5309,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00183413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Quantifiers, Dynamic Semantics and French Determiners</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information structure in French: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Doetjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of French Semantics in F. Corblin et H. de Swart (eds)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI Publications, Stanford, pp.3-22, 2004</w:t>
+              <w:t xml:space="preserve">Handbook of semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI Publications, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00186971v1</w:t>
+                <w:t xml:space="preserve">halshs-01450352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information structure in French: introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Quantifiers, Dynamic Semantics and French Determiners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Corblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Comorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Laca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI Publications, 2004</w:t>
+              <w:t xml:space="preserve">Handbook of French Semantics in F. Corblin et H. de Swart (eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI Publications, Stanford, pp.3-22, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01450352v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody and Information in French</w:t>
               </w:r>
@@ -5583,51 +5583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Doetjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5678,51 +5678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground/focus revisited, A perspective from French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beyssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3002-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pires de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simatos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.355.02ams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02161789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Comorovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3002-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2020-0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pires de Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00356329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Fornel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simatos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.355.02ams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691807.003.0001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02161789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Comorovski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>