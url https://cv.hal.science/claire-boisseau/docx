--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -106,316 +106,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In choro, ad occidentem spectans. Les peintures de Saint-Savin-sur-Gartempe d’un autre point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15jyy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La notion d’ « atelier » dans l’étude des peintures murales médiévales (xie-xiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">In choro, ad occidentem spectans. Les peintures de Saint-Savin-sur-Gartempe d’un autre point de vue</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peintre et son ouvrage aux XIe-XIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (642), pp.163-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Franzé, L'Église et les églises : Iconographie du monde grégorien (Rome, Italie, France), Turnhout 2024 , ISBN 978-2-503-60639-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H-Soz-Kult. Kommunikation und Fachinformation für die Geschichtswissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110228v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05486463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer les peintures murales de l’église Notre-Dame de Charly (Cher) au xixe siècle</w:t>
               </w:r>
@@ -624,165 +624,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exaltation du martyre par le décor peint : l’exemple de la Passion des saints Savin et Cyprien à Saint-Savin-sur-Gartempe (XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pourpres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.59-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tête sur les épaules : les saints céphalophores médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03549693v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04221794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Marin de Maurienne, enquête posthume</w:t>
               </w:r>
@@ -831,174 +831,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02163728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Savin-sur-Gartempe, le décor peint de la chapelle axiale (XIe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (2), pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2018.13278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02134548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les peintures de la chapelle axiale de Saint-Savin-sur-Gartempe. Les résultats de l'approche archéographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les inattendus de la commande artistique (XIIe-XXe siècles), XVI (1er semestre 2017), pp.7-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02134560v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02134548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1092,329 +1092,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle histoire de l’art sur le chantier de restauration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restaurer les peintures murales : l'historien de l'art et le chantier de restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais, Apr 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier du peintre entre concepts et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs de l'inscription, Workshop Graph-East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Ingrand-Varenne, Jan 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tour d’horizon des décors peints ornementaux du Poitou (XIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornamentum. Décors peints ornementaux du Moyen Âge. Une approche de la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géraldine Victoir; Amaëlle Marzais; Claire Boisseau, Mar 2025, Lyon (Maison Internationale des Langues et des Cultures), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinture murale: making of</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et entretenir l'histoire médiévale du Poitou, #3 Histoire de l'art, Cycles ReMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ReMED, Apr 2025, Poitiers (CESCM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031019v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05536200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussac-Bourg et la peinture romane creusoise</w:t>
               </w:r>
@@ -1463,187 +1463,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Medieval Wall paintings studies versus new methods of datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Marzais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archeologists (EAA), Aug 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fortunes iconographiques du supplice de la roue entre Orient et Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire anniversaire du Centre André Chastel "L'altérité dans l'art"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre André Chastel, Jan 2024, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/w092-9w62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/w092-9w62⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04461378v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04701704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inventio of St Marin's relics and its consequences at Saint-Savin-sur-Gartempe</w:t>
               </w:r>
@@ -1899,234 +1899,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étudier les peintures murales : l’archéographie comme remède à la disparition de vestiges picturaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'absence au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Maruéjouls; Elise Vernerey; Corinne Lamour; Emilie Margaix, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les peintures de la crypte de Saint-Savin à la lumière du culte des saints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cryptes romanes et leur décor peint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcello Angheben; Claire Boisseau, Apr 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Redécouvrir les peintures murales par le relevé stratigraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abbaye de Saint-Savin-sur-Gartempe et Vallée des fresques, Oct 2021, Saint-Savin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221855v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04221837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor mural, l'espace ecclesial et les temps liturgiques</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mur à l’image : réflexions sur les méthodes appliquées à la peinture murale romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Angheben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2783,155 +2783,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport d’opération, Étude stratigraphique des peintures de la tribune, Saint-Savin-sur-Gartempe, Vienne, Nouvelle Aquitaine, 24 octobre-1 novembre 2018, DRAC Nouvelle Aquitaine, site de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CESCM (Poitiers). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité. Allocation de formation et de recherche 2019, La représentation des saints sur les peintures murales de Saint-Savin-sur-Gartempe, DRAC Nouvelle Aquitaine, site de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CESCM (Poitiers). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221832v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04221828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3189,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jyy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122po" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2018.13278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w092-9w62" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Angheben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reforme-gregorienne-une-revolution-totale.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04221822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122po" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2018.13278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w092-9w62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Angheben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reforme-gregorienne-une-revolution-totale.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04221822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>