--- v1 (2026-04-17)
+++ v2 (2026-05-13)
@@ -184,51 +184,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’ « atelier » dans l’étude des peintures murales médiévales (xie-xiie siècles)</w:t>
+                <w:t xml:space="preserve">La notion d’ « atelier » dans l’étude des peintures murales médiévales (XIe-XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
@@ -1092,50 +1092,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tour d’horizon des décors peints ornementaux du Poitou (XIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornamentum. Décors peints ornementaux du Moyen Âge. Une approche de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Victoir; Amaëlle Marzais; Claire Boisseau, Mar 2025, Lyon (Maison Internationale des Langues et des Cultures), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinture murale: making of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire et entretenir l'histoire médiévale du Poitou, #3 Histoire de l'art, Cycles ReMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ReMED, Apr 2025, Poitiers (CESCM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle histoire de l’art sur le chantier de restauration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1144,277 +1295,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer les peintures murales : l'historien de l'art et le chantier de restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Boisseau; Amaëlle Marzais, Apr 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier du peintre entre concepts et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs de l'inscription, Workshop Graph-East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Ingrand-Varenne, Jan 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924355v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05031019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussac-Bourg et la peinture romane creusoise</w:t>
               </w:r>
@@ -1463,50 +1463,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fortunes iconographiques du supplice de la roue entre Orient et Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire anniversaire du Centre André Chastel "L'altérité dans l'art"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre André Chastel, Jan 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/w092-9w62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Medieval Wall paintings studies versus new methods of datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1515,135 +1593,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archeologists (EAA), Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701704v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04461378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inventio of St Marin's relics and its consequences at Saint-Savin-sur-Gartempe</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mur à l’image : réflexions sur les méthodes appliquées à la peinture murale romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Angheben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3189,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122po" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2018.13278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w092-9w62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Angheben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reforme-gregorienne-une-revolution-totale.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04221822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122po" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11v12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2018.13278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Marzais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w092-9w62" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Angheben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reforme-gregorienne-une-revolution-totale.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04221822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>