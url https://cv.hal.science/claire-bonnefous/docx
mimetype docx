--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Bonnefous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic activity in slow-growing chickens: effect on antioxidant content, fatty acids profile, lipid oxidation and metabolism of blood and thigh muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Cartoni Mancinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.101569. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' views on egg quality and preferences for responsible production – results from nine European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotta Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (2), pp.623-644. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-03-2023-0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8237. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260 (105870), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona van den Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioland Geflügeltagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Webinar: Impacts of Poultry European projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Apr 2024, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolah Annonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclosion à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry farms invited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers to enhance laying hen welfare in low-input and organic farming – a supply chain survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ann Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer views on animal welfare and organic and low-input farming: Results from a European survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer expectations on animal welfare in organic and low-input outdoor production: Insights from a consumer survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotta Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maataloustieteen Päivät</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Viikki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding technical, ethical & socio-economic barriers and levers for improving poultry and pig welfare in low-input and organic farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFF Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder and consumer views towards animal welfare-enhancing practices in organic pig and poultry production: insights from the PPILOW survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luomuinstituutin kevätwebinaarit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Webinar, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers of enhancing animal welfare in organic and low-input outdoor production: Insights from a supply chain survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maataloustieteen Päivät</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Viikki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and expectations of practitioners and citizens towards welfare in poultry low input outdoor and organic production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of European Pig and Poultry Productions Systems and Marketing Labels Elaborating Animal Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. EAAE Virtual Congress. Raising the impact of Agricultural Economics: Multidisciplinarity, Stakeholder engagement and novel approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE, Jul 2021, Prague, Czech Republic. Organised Session OS 6.02 p3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Welfare for farm animals and humans: practitioners’ and citizens’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving sustainability and welfare in organic poultry and pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Online Conference OK-Net EcoFeed, PPILOW, Freebirds and POWER EU Projects, Jan 2021, Online meeting, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers d’amélioration du bien-être animal en élevage avicole biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et bien-être des animaux en élevage biologique - Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Jamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving the welfare of pigs and poultry in low-input and organic farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ArMoR cluster event - The latest insights and solutions from research and industry for fighting AMR in daily animal husbandry practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-input outdoor and organic poultry productions: how to improve animal welfare in these systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Newsletter - Issue 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Sciarretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare issues identified by key informants in low-input outdoor and organic pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Ponzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 1.3 - Characterisation of reactions of the general public and farming sector to new approaches to organic and low-input pig and poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] LUKE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 1.1 - An inventory of welfare-related farming practices in organic and low-input livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Bonnefous </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic activity in slow-growing chickens: effect on antioxidant content, fatty acids profile, lipid oxidation and metabolism of blood and thigh muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Cartoni Mancinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.101569. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8237. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' views on egg quality and preferences for responsible production – results from nine European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotta Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (2), pp.623-644. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-03-2023-0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260 (105870), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioland Geflügeltagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona van den Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelien Graat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Webinar: Impacts of Poultry European projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Apr 2024, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hondelatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolah Annonay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclosion à la ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry farms invited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers to enhance laying hen welfare in low-input and organic farming – a supply chain survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ann Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer views on animal welfare and organic and low-input farming: Results from a European survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding technical, ethical & socio-economic barriers and levers for improving poultry and pig welfare in low-input and organic farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFF Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder and consumer views towards animal welfare-enhancing practices in organic pig and poultry production: insights from the PPILOW survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luomuinstituutin kevätwebinaarit 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Webinar, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer expectations on animal welfare in organic and low-input outdoor production: Insights from a consumer survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotta Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maataloustieteen Päivät</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Viikki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers of enhancing animal welfare in organic and low-input outdoor production: Insights from a supply chain survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maataloustieteen Päivät</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Viikki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and expectations of practitioners and citizens towards welfare in poultry low input outdoor and organic production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Welfare for farm animals and humans: practitioners’ and citizens’ expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving sustainability and welfare in organic poultry and pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Online Conference OK-Net EcoFeed, PPILOW, Freebirds and POWER EU Projects, Jan 2021, Online meeting, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of European Pig and Poultry Productions Systems and Marketing Labels Elaborating Animal Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. EAAE Virtual Congress. Raising the impact of Agricultural Economics: Multidisciplinarity, Stakeholder engagement and novel approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE, Jul 2021, Prague, Czech Republic. Organised Session OS 6.02 p3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers d’amélioration du bien-être animal en élevage avicole biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et bien-être des animaux en élevage biologique - Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Micheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Jamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving the welfare of pigs and poultry in low-input and organic farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank A.M. Tuyttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ArMoR cluster event - The latest insights and solutions from research and industry for fighting AMR in daily animal husbandry practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane de Rauglaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-input outdoor and organic poultry productions: how to improve animal welfare in these systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parrott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Newsletter - Issue 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Sciarretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare issues identified by key informants in low-input outdoor and organic pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Ponzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 1.3 - Characterisation of reactions of the general public and farming sector to new approaches to organic and low-input pig and poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Lähtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Heinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Mikkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] LUKE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW Deliverable 1.1 - An inventory of welfare-related farming practices in organic and low-input livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Väre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Cartoni Mancinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Harju" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja L&#228;htinen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Heinola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-03-2023-0183" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.M. Tuyttens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niemi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ann Parrott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Mikkola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129160v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko K. Niemi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coletta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sciarretta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ponzio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Cartoni Mancinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Harju" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja L&#228;htinen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Heinola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-03-2023-0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.M. Tuyttens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niemi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ann Parrott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Mikkola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko K. Niemi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coletta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sciarretta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ponzio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>