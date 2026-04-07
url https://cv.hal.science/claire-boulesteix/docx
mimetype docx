--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -234,554 +234,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3S10 phosphorylation marks constitutive heterochromatin during interphase in early mouse embryos until the 4-cell stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5-Methylcytosine and 5-hydroxymethylcytosine spatiotemporal profiles in the mouse zygote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlla Mason</w:t>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190305v1</w:t>
+                <w:t xml:space="preserve">hal-01000780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t>
+                <w:t xml:space="preserve">H3S10 phosphorylation marks constitutive heterochromatin during interphase in early mouse embryos until the 4-cell stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
+                <w:t xml:space="preserve">Karlla Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (4), pp.467-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000779v1</w:t>
+                <w:t xml:space="preserve">hal-01190305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t>
+              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000755v1</w:t>
+                <w:t xml:space="preserve">hal-01000779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-Methylcytosine and 5-hydroxymethylcytosine spatiotemporal profiles in the mouse zygote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.1-10. </w:t>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000780v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les micropolluants dans les eaux usées brutes et traitées. Protocoles et résultats pour l'analyse des concentrations et des flux</w:t>
               </w:r>
@@ -901,103 +901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Remodeling in Bovine Somatic Cell Nuclear Transfer Embryos Using MG132-Treated Recipient Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (6), pp.729-738. </w:t>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,359 +1936,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Epigenetic marks and nuclear reprogramming in early embryos: short and long term effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zichuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Pascale Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guixols, Spain. pp.40</w:t>
+              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019151v1</w:t>
+                <w:t xml:space="preserve">hal-01019160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic marks and nuclear reprogramming in early embryos: short and long term effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+                <w:t xml:space="preserve">3D FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+                <w:t xml:space="preserve">Gaetan Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zichuan Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+                <w:t xml:space="preserve">Marie Pascale Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and Periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. p. 21</w:t>
+              <w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guixols, Spain. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019160v1</w:t>
+                <w:t xml:space="preserve">hal-01019151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pascale Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Players of the Epigenetic Symphony</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Ingénieurs de Poitiers (ENSIP). FRA., Jul 2012, Poitiers, France. 1 p</w:t>
@@ -2311,467 +2311,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">DNA replication dynamics in early rat embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">EURAT Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Berlin, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757913v1</w:t>
+                <w:t xml:space="preserve">hal-02820190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation de différents noyaux pluripotents chez la souris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djamila Benkeddache</w:t>
+                <w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. pp.Session: Atelier 2. Cellules souches</w:t>
+              <w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824846v1</w:t>
+                <w:t xml:space="preserve">hal-02757913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA replication dynamics in early rat embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprogrammation de différents noyaux pluripotents chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maruotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Benkeddache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAT Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Berlin, Germany. n.p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. pp.Session: Atelier 2. Cellules souches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820190v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3182,90 +3182,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics and Chormatin meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, New York, United States. , 1 p., 2012</w:t>
@@ -3307,90 +3307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t>
@@ -3588,51 +3588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Ruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2010.0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20317" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0C75C18F6BACDEC68F23888F09B5A1ED84E558/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje.0.1410083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Benkeddache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259269.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Ruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2010.0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20317" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0C75C18F6BACDEC68F23888F09B5A1ED84E558/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje.0.1410083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Benkeddache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259269.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>