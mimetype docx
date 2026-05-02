--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -493,295 +493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000779v1</w:t>
+                <w:t xml:space="preserve">hal-01000755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t>
+              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000755v1</w:t>
+                <w:t xml:space="preserve">hal-01000779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les micropolluants dans les eaux usées brutes et traitées. Protocoles et résultats pour l'analyse des concentrations et des flux</w:t>
               </w:r>
@@ -901,77 +901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Remodeling in Bovine Somatic Cell Nuclear Transfer Embryos Using MG132-Treated Recipient Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2343,51 +2343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogrammation de différents noyaux pluripotents chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maruotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,277 +3163,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
+                <w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics and Chormatin meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, New York, United States. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807945v1</w:t>
+                <w:t xml:space="preserve">hal-02810291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t>
+                <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Epigenetics and Chormatin meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, New York, United States. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810291v1</w:t>
+                <w:t xml:space="preserve">hal-02807945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3588,51 +3588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Ruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2010.0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20317" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0C75C18F6BACDEC68F23888F09B5A1ED84E558/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje.0.1410083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Benkeddache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259269.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Ruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2010.0035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20317" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D0C75C18F6BACDEC68F23888F09B5A1ED84E558/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eje.0.1410083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Benkeddache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259269.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>