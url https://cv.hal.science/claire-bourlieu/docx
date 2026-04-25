--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Bourlieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal, PhD, HDRDirectrice de Recherche en biochimie, physico-chimie des interactions et nutritionCo-animatrice équipe GRAINES UMR IATE (https://umr-iate.cirad.fr/equipes/grain-e-s/presentation)Partenaire scientifique UMR QUALISUDMembre CA GLN (https://lipides-et-nutrition.net/)Vice-présidente SFEL (https://www.sfel.asso.fr/)Cheffe de département adjointe TRANSFORM (https://www.inrae.fr/departements/transform)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-bourlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5497-9224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129491268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of gluten-free climate-smart cowpea-based pasta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.116100. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the complexity of lipid oxidation and antioxidation: A review of evaluation methods and emerging approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, pp.101317. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of antioxidant efficiencies in oil‐in‐water emulsion using extracellular vesicles from olive co‐products or liposomes as antioxidants carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fenaghra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (2), pp.323-337. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stability of polyunsaturated fatty acid-enriched infant flours based on teff and cowpea: Impact of natural antioxidants from amaranth leaves and black rice bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 220, pp.117080. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring diversity of oleaginous plants to find potential new sources of oil bodies adapted to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.102013. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional contributions and processability of pasta made from climate-smart, sustainable crops: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naushad Emmambux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (2), pp.207-242. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2023.2271952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of RuBisCO-enriched wheat dough: a comparative study with pea and gluten proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Nawrocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (9), pp.5132-5146. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo05652j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culinary properties, nutritional quality, and in vitro starch digestibility of innovative gluten-free and climate smart cowpea-based pasta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.116917. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional optimization through linear programming of climate-smart and gluten free pasta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.115899. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis of Burkholderia lata LBBIO-BL02 lipase in simulated human digestive environments: A candidate for enzyme replacement therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Henrique De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria M.G.Do Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.103737. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbio.2024.103737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chemical forms and homogenization process on the stability of vitamin A in infant follow-on formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.116830. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the water content and the lengthening of fatty acids chain on the iCALB ‐catalyzed esterification in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Maurente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Callejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Volonterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (4), pp.407-417. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of infant formulas against lipid oxidation: What are the key structural levers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (2), pp.2300161. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202300161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in Chlorella lipid content in commercial and in-lab produced biomass ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Wind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from olive wastewater and pomace by‐products: Isolation, characterization of their lipid and phenolic profiles, and evaluation of their radical scavenging activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fenaghra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (10), pp.2400019. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202400019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Bran Lipidome Identifies Novel Phospholipids, Glycolipids, and Oxylipins with Roles in Lipid Metabolism of Hypercholesterolemic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (6), pp.2200111. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202200111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial adsorption and activity of pancreatic lipase-related protein 2 onto heterogeneous plant lipid model membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Chonchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation in emulsions and bulk oils: a review of the importance of micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julian Mcclements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (20), pp.4687-4727. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2021.2006138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of various sources of saturated fatty acids on infant follow-on formulas oxidative stability and nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.136854. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility and oxidative stability of plant lipid assemblies: An underexplored source of potentially bioactive surfactants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (20), pp.4655-4674. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2021.2005532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of the nutritional composition of follow-on infant formulas commercialized worldwide in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109649. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-phospholipid films by addition of phytosterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220, pp.112933. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822328v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics analysis reveals improved phenolic profile in whole wheat bread with yerba mate and the effects of the bread-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (2), pp.111635. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial organization and phase behavior of mixed galactolipid-DPPC-phytosterol assemblies at the air-water interface and in hydrated mesophases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.112646. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tocopherols as antioxidants in lipid-based systems: the combination of chemical and physicochemical interactions determines their efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.642-688. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of beeswax antifungal coatings obtained by high‐pressure homogenisation and their application for preserving bananas during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Agyemang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Grabulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (8), pp.5349 - 5356. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.15865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkyl chain length modulates antioxidant activity of gallic acid esters in spray-dried emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten ten Klooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Schroën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 387, pp.132880. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active packaging films containing antioxidant extracts from green coffee oil by-products to prevent lipid oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lombo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Franceschi Andrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312, pp.110744. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foodomics in wheat flour reveals phenolic profile of different genotypes and technological qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro da Silva Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Cristina Mayrinck Victorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Claudio Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.112519. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplémentation des formules infantiles en acides docosahexaénoïque et arachidonique : effets sur le développement de l'enfant et difficultés associées à leur introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (6), pp.370-383. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential one-pot NaDES assisted extraction and biotransformation of rice bran: A new strategy to boost antioxidant activity of natural extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117, pp.110-116. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2022.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional quality of Ready-to-Use Therapeutic Foods: focus on lipid composition and vitamin content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2022007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air/water interface of minimally-processed versus processed walnut oil-bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 360, pp.129880. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surfactant concentration and antioxidant mode of incorporation on the oxidative stability of oil-in-water nanoemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayse Ferreira Ferreira da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110892. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Digestion of Egg Products Enriched with DHA: Effect of the Food Matrix on DHA Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda-Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics of Pigmented Rice Coproducts Applying Conventional or Deep Eutectic Extraction Solvents Reveal a Potential Antioxidant Source for Human Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.110. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11020110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Abrahamse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Almgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymes to unravel bioproducts architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.107546. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protein aggregation in wheat-legume mixed pasta diets on their in vitro digestion kinetics in comparison to “rapid” and “slow” animal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232425. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of post-harvest storage and freezing of palm fruits on the extraction yield and quality of African crude palm oil extracted in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Kansci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ngando Ebongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.52. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lipids and cardiometabolic health: a new vision of structure-activity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (6), pp.451-459. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in gastrointestinal lipases, pH and bile acid levels with food intake, age and diseases: Possible impact on oral lipid-based drug delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Composition and State of Oxidation of Fortified Infant Flours in Low‐Income Countries Are Not Optimal and Strongly Affected by the Time of Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (11), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cassia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserums: emphasis on sphingolipid and ceramide isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Trauchessec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (2), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.41 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserum: Emphasis on sphingolipid and ceramide isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trauchessec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.67--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurdles in predicting antioxidant efficacy in oil-in-water emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Julian Mcclements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleostearic Phospholipids as Probes to Evaluate Antioxidants Efficiency against Liposomes Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Barberá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterisation of a milk polar lipids enriched ingredient from fresh industrial liquid butter serum: Combination of physico-chemical modifications and technological treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.26-34. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de La Chevasnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function relationship of the milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.118-127. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minekus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1113-1124. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (11), pp.1427-1457. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2011.640757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of native milk fat globules by microbial lipases: Mechanisms and modulation of interfacial quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course and specificity of lipolysis in swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11732-11739. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf102572z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cooling rate on the structural and moisture barrier properties of high and low melting point fats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (2), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11746-009-1476-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible Moisture Barriers: How to Assess of their Potential and Limits in Food Products Shelf-Life Extension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valles-Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (5), pp.474-499. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408390802145724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Vasconcellea×heilbornii lipase to catalyse the synthesis of alkyl esters from vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Fabiana Chan Salum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.1265-1269. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalyzed modifications of milk lipids: applications and potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.458-469. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture barrier and physical properties of acetylated derivatives with increasing acetylation degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (5), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.200800214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and control of moisture transfers in high, intermediate and low a(w) composite food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valles-Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 106 (4), pp.1350-1358. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.03.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of lipid-based edible moisture barriers in food products with intermediate water activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108, pp.1007-1020. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.200600156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un procédé technologique de pré-traitement du pain sur l’amylolyse et la protéolyse digestive : approche in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Serié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional &amp; climate-smart formulation of gluten-free pasta based on legumes, cereals and leafy vegetables grown in African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Ameller Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de pâtes alimentaires à base de matières premières sans gluten adaptées aux changements climatiques couvrant les besoins nutritionnels des populations et appauvris en facteurs antinutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sollicitations mécaniques lors de la micronisation du riz rond deCamargue sur la déstructuration et l’énergie spécifique de broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés lipidiques de microalgues : Potentiels bénéfices nutritionnels et enjeux pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès BIOTRACE : Plongée au coeur des biotechnologies bleues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association BIOTRACE, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the oxidative stability and lipid profile of DHA-enriched infant follow-on formulas by the introduction of dairy lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps lipidiques pour l'innovation produit, nos savoir-faire et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre entreprises/chercheurs QUALIMENT : La durabilité de l’usine agro-alimentaire à l’assiette.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARNOT QUALIMENT, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance AAF-GLN - Les huiles végétales alimentaires, conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Académie Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAF-GLN, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéquation des valeurs nutritionnelles des préparations pour nourrissons et farines infantiles avec les recommandations et besoins des enfants de 6 à 12 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of various saturated fatty acids sources on oxidative stability and nutritional profile of DHA-enriched infant follow-on formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International ISSFAL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSFAL, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles végétales alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé This, Vo Kientza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Huiles Végétales alimentaires à l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLN -AAF, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin A stability in follow-on infant formulas depending on the chemical form and the homogenization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Euro Fed Lipid Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des acides gras en oméga-3 en période périnatale pour l’avenir du bébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ONE HEALTH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BLEU BLANC COEUR, INRAE, VALOREX, Fondation Rennes 1, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative process of oleic sunflower or rapeseed oleosomes extraction including dry fractionation steps do not lead to chemical, enzymatic nor microbiological deterioration of lipoproteic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Lipid Droplets &amp; Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactolipids from microalgae as a new source of omega 3 and naturally structured surfactants for human nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vigor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific workshop on oxidized lipids and fatty acids from marine sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBMM, Pôle Chimie Barlard Recherche, Jan 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation in emulsions and bulk oils: A review of the importance of micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julian Mcclements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrew Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2022, Atlanta (GA), United States. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduction de lipides laitiers dans les formules infantiles : Impact sur la stabilité oxydative et sur le profil nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipides laitiers dans les 1000 premiers jours, et au delà ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIEL, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does replacing palm oil in follow-on formulas with other sources of saturated fat provide a better nutritional profile without affecting oxidative stability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire SFEL - Spécial Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEL, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong-Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial adsorption of gastrointestinal lipases onto heterogenous biomimetic vegetal membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of gastric lipase adsorption into mixed galactolipid-DPPC films by the addition of phytosterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. GERLI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-DPPC films by the addition of phytosterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomics of rice bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lullien Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2020 : les lipides au coeur d'enjeux de transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkyl chain length of antioxidants modulates their activity in spray-dried emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten ten Klooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Schroën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Lipid Oxidation and Antioxidants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Fed Lipid, Nov 2020, Vigo, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Rice Bran mini-symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth P. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wieringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation enzymatique et caractérisation métabolomique des composés phénoliques de blé et de riz obtenus par extraction classique ou solvant eutectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHLOEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arvalis, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of rice bran from different locations by classical and omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYM 20 - Valorization of Rice Bran. Mini-symposium on 4th International Conference on Global Food Security 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative and interfacial behavior of oil bodies from walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CHEVREUL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'étude des Lipides (SFEL), Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the mode of incorporation of antioxidants on the oxidative stability of oil-in-water emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayse da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status and Future Prospects of Biocatalysis in Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Siebenhaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional evaluation of wheat-legume pasta: Impact of formulation and process conditions on in vitro protein digestibility and protein metabolism in young and old rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on food digestión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional evaluation of wheat-legume pasta:Impact of formulation and process conditions on in vitro protein digestibility and protein metabolism in young and old rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée alimentation-nutrition et santé IFAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from olive co-products: Isolation, characterization and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fenaghra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité à l’oxydation des aliments fortifiés en vitamines dans les pays du Sud : détermination des leviers d’amélioration via un modèle prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GLN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Lipides et Nutrition, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides polaires laitiers états des lieux sur leur intérêt nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and future prospects of biocatalysis in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Siebenhaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Syldatk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Jachmanián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids e.V., Oct 2019, Sevilla, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of fortified infant formulas in the real food system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Innovations in Food Ingredients &amp; Food Safety (IFIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovations in Food Ingredients &amp; Food Safety (IFIFS), Sep 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la consommation des pâtes alimentaires mixtes blé-légumineuses sur le métabolisme protéique du rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging lipase activity on milk fat globules using tryptophane autofluorescence and UV microscope at DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI, Biogenesis and Fats lipids droplets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PPGAN UNIRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions : new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase gastrique et digestion lactée néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm fed raw, pasteurized or pasteurized-homogenized human milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial behavior of milk polar lipids and their influence on gastric lipase adsorption: a natural effective delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et le profil de digestion du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe Lipides et Nutrition (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk vs soybean polar lipids as emulsifier: faster postprandial lipid metabolism through greater emulsion lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laugerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Boston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk vs soybean polar lipids modulate postprandial lipemia and high-fat diet-induced adiposity in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international congress of the european milk bank association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les formules infantiles pour mimer les cinétiques de digestion du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modaltub INRA-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two rheological methods to approach the gastric behavior of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du nouveau-né - Pourquoi le lait est-il si bien adapté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de lipase gastrique sur systèmes membranaires modèles par microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lipid composition of infant formulas on protein digestion, gut immunology and microbiota in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International conference on food digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mimer la déstructuration et les cinétiques de digestion du lait maternel dans le tube digestif du nouveau-né?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Club”, EIPL-CRNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 .Journées Scientifiques de l'Université de Nantes 2014:Recent scientific progress on human milk and its use for preterm infants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie des Adaptations Nutritionnelles (1280)., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipides Laitiers: Economie, Technologie & Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'automne 2014 de la S.F.E.L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4;Management Committee &amp; Working Groups Meeting of COST Action FA 1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des formules infantiles module leurs cinétiques d’hydrolyse et de déstructuration en phase gastrique simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB Programme prioritaire CEPIA – Devenir de l'Aliment dans le Tube Digestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a food requirement approach for designing food packaging and edible coating to extent food shelf-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending Shelf Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique UMR IATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Versailles (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of rubisco-enriched wheat doughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative gluten-free pasta from cowpea, teff and leafy vegetable: Aligning nutrition with climate smart agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ICC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique Nutritionaly optimized gluten free pasta: spatial distribution of key constituents at microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75èmes Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubisco-enriched wheat doughs: in vitro protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ICC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of rubisco-enriched wheat doughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Nawrocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Apeldoorn, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid content in Chlorella biomass: variability related to biomass origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Wind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lautie-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. GERLI Lipidomics meeting: Lipids : From sea to fork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des associations tripartites (céréales/légumineuses/légumes feuilles) dans l’alimentation de l’adulte et de l’enfant : exemple d’applications dans deux matrices céréalières de grande consommation les pâtes et les farines infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of gluten-free pasta made from climate-smart raw matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité protéique et nature des peptides libérés lors de la digestion in vitro de pâtes alimentaires sans gluten issues de cultures résilientes aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and proteins bioaccessibility in DHA-enriched fortified infant flours and formulas using a static in vitro 6-month-old infant digestion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tournaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of free fatty acids in Chlorella biomass during post-harvesting steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Reynald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lautié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. GERLI Lipidomics meeting: Lipids : From sea to fork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of integrative processes of extraction of oil bodies from sunflower, oleic sunflower seeds and rapeseeds including or not dry fractionation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacroux Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De Lise-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mélina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Lipid Droplets &amp; Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial adsorption and lipolysis behavior of gPLRP2 onto natural lipid membrane extracts from microalgae Chlorella vulgaris, walnuts, and almonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Chonchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation and co-oxidation reactions in oleosome dispersions from various sources: Which constituents are involved?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De Lise-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolijn Koomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Birault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Lipid Droplets &amp; Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in Chlorella spp. lipid content in commercial and in-lab produced biomasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Wind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic digestion of heterogeneous plant galactolipid assemblies by pancreatic lipase related-protein 2 (PLRP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Chonchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stability and nutritional profile of omega-3 enriched flours optimized for infant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International ISSFAL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt nutritionnel de pâtes sans gluten faites à partir de matières premières africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the oxidative stability and lipid profile of omega-3 enriched infant flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Euro Fed Lipid Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring plant biodiversity to extract oil bodies for sustainable food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation kinetics of model systems representative of follow-on formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Morgane Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. Journal of the American Oil Chemists' Society, 99 (S1), pp.96, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional optimization and starch and protein digestibility of pasta made with gluten free African cereal and legume flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congrès international de nutrition de l'IUNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation kinetics of model systems representative of infant follow-on formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States. American Oil Chemists' Society (AOCS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPID OXIDATION KINETICS OF MODEL SYSTEMS REPRESENTATIVE OF INFANT FOLLOW-ON FORMULAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the mechanisms of gastrointestinal lipases adsorption onto heterogenous biomimetic vegetal membranes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Digestion ICFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Chlorella vulgaris, a microalga used in human food, by 89 strains of lactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piot Carmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing and fat content on the oxidative stability and interfacial behavior of tree nut oil-bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. AOCS, Journal of the American Oil Chemists' Society, 99, pp.120-121, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional values of infant formulas and flours and their adequacy with the requirements for infant aged from 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, United States. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puiser dans la biodiversité des graines pour en extraire des oléosomes aux fonctionnalités contrastées et adaptées aux systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. GERLI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomics of rice bran reveals complex mixture of bioactive lipids and may modify the lipid metabolism in hypercholesteremic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 SLACA - Latin American Symposium on Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of processing and concentration on the oxidative stability and interfacial behavior of tree nuts oil bodies (OB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability to oxidation and interfacial behavior at air-water interface of minimally-processed versus processed walnut oil-bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Lipid droplets and Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France. Wageningen University and Research, 1 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional values of infant formulas and flours and their adequacy with the requirements of infants aged 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Morgane Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AOCS Annual Meeting and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, s.l., United States. AOCS, 1 poster, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid droplets and oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air-water interface of minimally-processed versus processed walnut oil-bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid droplets &amp; Oleosomes - 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid Seville 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from olive co-products: isolation, characterization and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fenaghra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sevilla, Spain. European Federation for the Science and Technology of Lipids e.V., 1 poster, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of triglycerides in oil palm fruits induced by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mayougang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, Ireland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la consommation des pâtes alimentaires mixtes blé-légumineuses sur le métabolisme protéique du rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as extraction media for polar bioactives from wheat bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle, microbiologique et stabilité à l’oxydation de formules infantiles fortifiées ou aliments thérapeutiques dans les pays du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de nutrition JFN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of DHA-enriched egg products: Effect of the food matrix structure on the DHA digestion kinetics and bioavailability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on the kinetics of gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term newborn digestion: application to infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIMENTATION d’AUJOURD’HUI et de DEMAIN : quelles sources et recommandations nutritionnelles pour les lipides et protéines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mariana S. Larraz Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café scientifique consulat général de France à Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brésil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization and homogenization on the digestion of human milk: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we mimic in vivo digestion of the preterm newborn by an in vitro dynamic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential mitochondria targeting activity of natural phenolics and phenolipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bayrasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on the Science and Technology development of grains, oils and foodstuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Zhengzhou, China. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions: new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation du lait maternel sur les cinétiques de libération des peptides au cours de la digestion gastrique chez le nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. Elsevier, Nutrition Clinique et Métabolisme, 31 (3), pp.239-240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’homogénéisation du lait maternel pasteurisé sur les cinétiques de digestion gastrique chez le nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota can be affected by the lipid composition of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Natural Phenolics or Derivatives with Potential Mitochondria Targeting activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bayrasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Upasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the structure of infant formulas on their digestive behaviour and hydrolysis: insights from in vitro studies and comparison with human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; insights into the digestion of a unique natural emulsion: human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux acteurs de la digestion néonatale et leurs interactions : la lipase gastrique et le globule gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Une journée les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of DHA-enriched foods: maximizing DHA bioavailability by considering the food matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior? A dynamic in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of phenolipids:New antimicrobial and antioxidant agents with optimized-properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization and homogenization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of a milk polar lipids enriched ingredient from fresh industrial liquid butterserum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation conference "Novel methods for integrated exploitation of agricultural by-products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Thessaloniki, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie (JFRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic model applied to interrogate the impact of pasteurization on preterm human milk digestion: comparison against in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions governing adsorption and distribution of gastric lipase in a complex lipid substrate: the milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase: interactions governing adsorption and distribution in model membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Madhoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk lipids in infant formulas modify the proteolysis, microbiota and intestinal physiology in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary polar lipids from different sources on in vitro digestive lipolysis and absorption in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of milk fat in infant formula impacts neonatal gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière grasse laitière dans les formules infantiles modifie la digestion des protéines, le microbiote et la physiologie intestinale chez le porcelet nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la société française de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents lipides polaires alimentaires sur la lipolyse digestive in vitro et l’absorption lipidique intestinale chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis of milk lipids by Mucor miehei enzymatic preparation: what are the kinetics levers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the interfacial composition and susceptibility to digestion of model infant formulas stabilized by milk polar lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents lipides polaires alimentaires sur la lipolyse digestive in vitro et l’absorption lipidique intestinale chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Masson SAS Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annales d'Endocrinologie, 75 issue 5-6 octobre 2014, pp.326, 2014, Annales d'Endocrinologie. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2014.07.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase interacting with lipid membrane model: atomic force microscopy visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formulas mimicking human milk structure and gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of the in vitro digestion of a milk-based emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et la digestion gastrique du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the structure of infant formula and human milk influence their digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pasteurisation du lait maternel sur sa digestion en phase gastrique et intestinale chez le nouveau-né à terme en simulation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric [i]in vitro[/i] digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structuration des matrices alimentaires affecte la biodisponibilité des nutriments? Formules infantiles et digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par immunolocalisation en microscopie confocale et en microscopie électronique à transmission de la lipase gastrique lors de l'hydrolyse du globule gras bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013, La Bretagne à la pointe de l'Histotechnologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion in vitro dynamique du lait maternel : effet de la pasteurisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'association des lactariums de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of milk phospholipids and lipids in infant formula promotes the intestinal immune system maturation in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of milk phospholipids and lipids in infant formula promotes the intestinal immune system maturation in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of model infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant infant in vitro digestive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of milk phospholipids and milk lipids modified the immunomodulatory properties of infant formula in neonatal pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Pediatric Gastroenterology, Hepatology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Taïpei, Taiwan. , 2012, Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of milk polar lipids powder composition and functionalities using lipases and phospholipases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Croisic, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of milk fat globules lipolysis and destabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2020 : Les lipides au cœur d'enjeux de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food structure and moisture transfer : A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 8, pp.67, 2013, SpringerBriefs in Food, Health, and Nutrition, 978-1-4614-6342-9. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6342-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Dairy Foods Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0367343132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toldrá Fidel (ed.); Nollet Leo M.L. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of dairy foods analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.195-233, 2021, 978-0-367-34313-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural deep eutectic solvents: Hypothesis for their possible roles in cellular functions and interaction with membranes and other organized biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, pp.133-157, 2021, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional significance of milk lipids: From Bioactive Fatty Acids to Supramolecular Structures Impacting Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dairy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, pp.307-344, 2021, Lipids, 978-3-030-48685-3. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48686-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilized Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.193-201, 2019, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.21673-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Gastric Lipase Adsorption Onto Phospholipid Monolayers by Surface Tensiometry, Ellipsometry, and Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bénarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gelb, Michael H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 583 (Chapter Eleven), </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-278, 2017, Enzymology at the Membrane Interface: Interfacial Enzymology and Protein-Membrane Binding, 978-0-12-809419-8. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2016.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional properties of milk lipids: specific function of the milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy in human Health and disease accross the lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-0-12-809868-4. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-809868-4.00035-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible moisture barriers: materials, shaping techniques and promises in food product stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Materials Science: Principles and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 616 p., 2007, Food Engineering Series, 978-0387719467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de production d’ester d’acide ricinoléique par transestérification enzymatique sélective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2010/100366 A2. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama of the nutritional composition of follow-on infant formula commercialized worlwide in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Hemery Youna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/CLER60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the nutritional composition of infant flours commercialized worldwide in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Hemery Youna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/TUSCZF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion enzymatique des lipides membranaires végétaux chez l’Homme et intérêts en nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.revue-iaa.fr/magazines/digestion-enzymatique-des-lipides-membranaires-vegetaux-chez-lhomme-et-interets-en-nutrition-humaine/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique : Sondes de lumières résonantes intégrées sur puce pour la détection d'espèces biologiques et le diagnostic dynamique en bio-métrologie des processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://spm.univ-rennes1.fr/biophotonique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Recherche et Innovation TRANSFORM 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer des assemblages lipoprotéiques naturels pour maîtriser la bio-accessibilité et la stabilité à l’oxydation des lipides en systèmes dispersés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Université De Montpellier, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03161290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Sustainable omega 3 sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Young scientist School, KIM Food and Health, La Grande-Motte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemistry, nutrition and technology of lipids. Partie II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Postgraduate Food and Nutrition Program (PPGAN) - Unirio (Biochemistry, nutrition and technology of lipids. Partie II), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemistry, nutrition and technology of lipids. Partie I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Postgraduate Food and Nutrition Program (PPGAN) - Unirio (Biochemistry, nutrition and technology of lipids), 2017, 133 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId752"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Bourlieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal, PhD, HDRDirectrice de Recherche en biochimie, physico-chimie des interactions et nutritionCo-animatrice équipe GRAINES UMR IATE (https://umr-iate.cirad.fr/equipes/grain-e-s/presentation)Partenaire scientifique UMR QUALISUDMembre CA GLN (https://lipides-et-nutrition.net/)Vice-présidente SFEL (https://www.sfel.asso.fr/)Cheffe de département adjointe TRANSFORM (https://www.inrae.fr/departements/transform)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-bourlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5497-9224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129491268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of peptides released from gluten-free climate-smart cowpea-based pasta during gastric and intestinal in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 505, pp.148104. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional contributions and processability of pasta made from climate-smart, sustainable crops: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naushad Emmambux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (2), pp.207-242. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2023.2271952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of antioxidant efficiencies in oil‐in‐water emulsion using extracellular vesicles from olive co‐products or liposomes as antioxidants carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fenaghra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (2), pp.323-337. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the complexity of lipid oxidation and antioxidation: A review of evaluation methods and emerging approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, pp.101317. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of gluten-free climate-smart cowpea-based pasta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.116100. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stability of polyunsaturated fatty acid-enriched infant flours based on teff and cowpea: Impact of natural antioxidants from amaranth leaves and black rice bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 220, pp.117080. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring diversity of oleaginous plants to find potential new sources of oil bodies adapted to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.102013. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in Chlorella lipid content in commercial and in-lab produced biomass ☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Wind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.9. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from olive wastewater and pomace by‐products: Isolation, characterization of their lipid and phenolic profiles, and evaluation of their radical scavenging activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fenaghra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (10), pp.2400019. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202400019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional optimization through linear programming of climate-smart and gluten free pasta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.115899. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.115899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis of Burkholderia lata LBBIO-BL02 lipase in simulated human digestive environments: A candidate for enzyme replacement therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Henrique De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria M.G.Do Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.103737. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbio.2024.103737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of RuBisCO-enriched wheat dough: a comparative study with pea and gluten proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Nawrocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (9), pp.5132-5146. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3fo05652j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culinary properties, nutritional quality, and in vitro starch digestibility of innovative gluten-free and climate smart cowpea-based pasta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.116917. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the water content and the lengthening of fatty acids chain on the iCALB ‐catalyzed esterification in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Maurente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Callejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Volonterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (4), pp.407-417. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chemical forms and homogenization process on the stability of vitamin A in infant follow-on formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.116830. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of infant formulas against lipid oxidation: What are the key structural levers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (2), pp.2300161. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202300161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial adsorption and activity of pancreatic lipase-related protein 2 onto heterogeneous plant lipid model membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Chonchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation in emulsions and bulk oils: a review of the importance of micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julian Mcclements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (20), pp.4687-4727. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2021.2006138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Bran Lipidome Identifies Novel Phospholipids, Glycolipids, and Oxylipins with Roles in Lipid Metabolism of Hypercholesterolemic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (6), pp.2200111. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202200111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of various sources of saturated fatty acids on infant follow-on formulas oxidative stability and nutritional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.136854. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility and oxidative stability of plant lipid assemblies: An underexplored source of potentially bioactive surfactants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (20), pp.4655-4674. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2021.2005532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of the nutritional composition of follow-on infant formulas commercialized worldwide in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.109649. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active packaging films containing antioxidant extracts from green coffee oil by-products to prevent lipid oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lombo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Franceschi Andrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 312, pp.110744. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tocopherols as antioxidants in lipid-based systems: the combination of chemical and physicochemical interactions determines their efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.642-688. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of beeswax antifungal coatings obtained by high‐pressure homogenisation and their application for preserving bananas during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Agyemang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Grabulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (8), pp.5349 - 5356. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.15865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkyl chain length modulates antioxidant activity of gallic acid esters in spray-dried emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten ten Klooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Schroën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 387, pp.132880. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-phospholipid films by addition of phytosterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220, pp.112933. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822328v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial organization and phase behavior of mixed galactolipid-DPPC-phytosterol assemblies at the air-water interface and in hydrated mesophases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.112646. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics analysis reveals improved phenolic profile in whole wheat bread with yerba mate and the effects of the bread-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (2), pp.111635. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foodomics in wheat flour reveals phenolic profile of different genotypes and technological qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro da Silva Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Cristina Mayrinck Victorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Claudio Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.112519. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplémentation des formules infantiles en acides docosahexaénoïque et arachidonique : effets sur le développement de l'enfant et difficultés associées à leur introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (6), pp.370-383. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential one-pot NaDES assisted extraction and biotransformation of rice bran: A new strategy to boost antioxidant activity of natural extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117, pp.110-116. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2022.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional quality of Ready-to-Use Therapeutic Foods: focus on lipid composition and vitamin content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.13. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2022007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Abrahamse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Almgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air/water interface of minimally-processed versus processed walnut oil-bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 360, pp.129880. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surfactant concentration and antioxidant mode of incorporation on the oxidative stability of oil-in-water nanoemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayse Ferreira Ferreira da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110892. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Digestion of Egg Products Enriched with DHA: Effect of the Food Matrix on DHA Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda-Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics of Pigmented Rice Coproducts Applying Conventional or Deep Eutectic Extraction Solvents Reveal a Potential Antioxidant Source for Human Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.110. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11020110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lipids and cardiometabolic health: a new vision of structure-activity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Barz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (6), pp.451-459. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymes to unravel bioproducts architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.107546. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protein aggregation in wheat-legume mixed pasta diets on their in vitro digestion kinetics in comparison to “rapid” and “slow” animal proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232425. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of post-harvest storage and freezing of palm fruits on the extraction yield and quality of African crude palm oil extracted in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Kansci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ngando Ebongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.52. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic digestion at the preterm newborn stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cassia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 281, pp.294-303. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in gastrointestinal lipases, pH and bile acid levels with food intake, age and diseases: Possible impact on oral lipid-based drug delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rainteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Composition and State of Oxidation of Fortified Infant Flours in Low‐Income Countries Are Not Optimal and Strongly Affected by the Time of Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (11), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term infant digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.338-345. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserum: Emphasis on sphingolipid and ceramide isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trauchessec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.67--74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles biomimétiques de la structure du lait maternel et de son comportement digestif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserums: emphasis on sphingolipid and ceramide isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Trauchessec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixture of milk and vegetable lipids in infant formula changes gut digestion, mucosal immunity and microbiota composition in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (2), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-016-1329-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.41 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleostearic Phospholipids as Probes to Evaluate Antioxidants Efficiency against Liposomes Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on gastric digestion in preterm infants: a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.142539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.D206. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurdles in predicting antioxidant efficacy in oil-in-water emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Julian Mcclements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on gastric digestion in the preterm infant: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending in vitro digestion models to specific human populations: Perspectives, practical tools and bio-relevant information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Shani Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Barberá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on preterm newborn in vitro digestion: Gastrointestinal disintegration, lipolysis and proteolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaele Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.171-179. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holder pasteurization impacts the proteolysis, lipolysis and disintegration of human milk under in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 part B, in press. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human milk pasteurization on the kinetics of peptide release during in vitro dynamic term newborn digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira C. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (13), pp.1839-1850. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201500573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterisation of a milk polar lipids enriched ingredient from fresh industrial liquid butter serum: Combination of physico-chemical modifications and technological treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.26-34. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk polar lipids affect [i]in vitro[/i] digestive lipolysis and postprandial lipid metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (8), pp.1770-1777. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.212068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant formula interface and fat source impact on neonatal digestion and gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (10), pp.1500-1512. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de La Chevasnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function relationship of the milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.118-127. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (11), pp.1427-1457. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2011.640757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minekus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1113-1124. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules infantiles et lait maternel : leur digestion est-elle identique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of native milk fat globules by microbial lipases: Mechanisms and modulation of interfacial quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course and specificity of lipolysis in swiss cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11732-11739. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf102572z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cooling rate on the structural and moisture barrier properties of high and low melting point fats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (2), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11746-009-1476-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture barrier and physical properties of acetylated derivatives with increasing acetylation degree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (5), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.200800214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible Moisture Barriers: How to Assess of their Potential and Limits in Food Products Shelf-Life Extension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valles-Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (5), pp.474-499. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408390802145724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Vasconcellea×heilbornii lipase to catalyse the synthesis of alkyl esters from vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Fabiana Chan Salum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.1265-1269. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalyzed modifications of milk lipids: applications and potentialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.458-469. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and control of moisture transfers in high, intermediate and low a(w) composite food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valles-Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 106 (4), pp.1350-1358. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.03.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of lipid-based edible moisture barriers in food products with intermediate water activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108, pp.1007-1020. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.200600156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional &amp; climate-smart formulation of gluten-free pasta based on legumes, cereals and leafy vegetables grown in African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Ameller Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un procédé technologique de pré-traitement du pain sur l’amylolyse et la protéolyse digestive : approche in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Serié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de pâtes alimentaires à base de matières premières sans gluten adaptées aux changements climatiques couvrant les besoins nutritionnels des populations et appauvris en facteurs antinutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sollicitations mécaniques lors de la micronisation du riz rond deCamargue sur la déstructuration et l’énergie spécifique de broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés lipidiques de microalgues : Potentiels bénéfices nutritionnels et enjeux pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès BIOTRACE : Plongée au coeur des biotechnologies bleues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association BIOTRACE, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles végétales alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé This, Vo Kientza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Huiles Végétales alimentaires à l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLN -AAF, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of various saturated fatty acids sources on oxidative stability and nutritional profile of DHA-enriched infant follow-on formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International ISSFAL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSFAL, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéquation des valeurs nutritionnelles des préparations pour nourrissons et farines infantiles avec les recommandations et besoins des enfants de 6 à 12 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séance AAF-GLN - Les huiles végétales alimentaires, conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Académie Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAF-GLN, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the oxidative stability and lipid profile of DHA-enriched infant follow-on formulas by the introduction of dairy lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps lipidiques pour l'innovation produit, nos savoir-faire et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontre entreprises/chercheurs QUALIMENT : La durabilité de l’usine agro-alimentaire à l’assiette.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARNOT QUALIMENT, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des acides gras en oméga-3 en période périnatale pour l’avenir du bébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ONE HEALTH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BLEU BLANC COEUR, INRAE, VALOREX, Fondation Rennes 1, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin A stability in follow-on infant formulas depending on the chemical form and the homogenization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Euro Fed Lipid Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative process of oleic sunflower or rapeseed oleosomes extraction including dry fractionation steps do not lead to chemical, enzymatic nor microbiological deterioration of lipoproteic objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Lipid Droplets &amp; Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial adsorption of gastrointestinal lipases onto heterogenous biomimetic vegetal membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactolipids from microalgae as a new source of omega 3 and naturally structured surfactants for human nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vigor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific workshop on oxidized lipids and fatty acids from marine sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBMM, Pôle Chimie Barlard Recherche, Jan 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation in emulsions and bulk oils: A review of the importance of micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Julian Mcclements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Andrew Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Oil Chemists' Society (AOCS), May 2022, Atlanta (GA), United States. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduction de lipides laitiers dans les formules infantiles : Impact sur la stabilité oxydative et sur le profil nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipides laitiers dans les 1000 premiers jours, et au delà ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNIEL, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does replacing palm oil in follow-on formulas with other sources of saturated fat provide a better nutritional profile without affecting oxidative stability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire SFEL - Spécial Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEL, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong-Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of gastric lipase adsorption into mixed galactolipid-DPPC films by the addition of phytosterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. GERLI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-DPPC films by the addition of phytosterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkyl chain length of antioxidants modulates their activity in spray-dried emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten ten Klooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Schroën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Lipid Oxidation and Antioxidants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euro Fed Lipid, Nov 2020, Vigo, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Rice Bran mini-symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth P. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wieringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation enzymatique et caractérisation métabolomique des composés phénoliques de blé et de riz obtenus par extraction classique ou solvant eutectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHLOEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arvalis, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomics of rice bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lullien Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2020 : les lipides au coeur d'enjeux de transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of rice bran from different locations by classical and omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYM 20 - Valorization of Rice Bran. Mini-symposium on 4th International Conference on Global Food Security 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative and interfacial behavior of oil bodies from walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CHEVREUL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'étude des Lipides (SFEL), Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and future prospects of biocatalysis in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Siebenhaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Syldatk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Jachmanián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for the Science and Technology of Lipids e.V., Oct 2019, Sevilla, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional evaluation of wheat-legume pasta: Impact of formulation and process conditions on in vitro protein digestibility and protein metabolism in young and old rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on food digestión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status and Future Prospects of Biocatalysis in Deep Eutectic Solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Siebenhaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the mode of incorporation of antioxidants on the oxidative stability of oil-in-water emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayse da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional evaluation of wheat-legume pasta:Impact of formulation and process conditions on in vitro protein digestibility and protein metabolism in young and old rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée alimentation-nutrition et santé IFAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from olive co-products: Isolation, characterization and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fenaghra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité à l’oxydation des aliments fortifiés en vitamines dans les pays du Sud : détermination des leviers d’amélioration via un modèle prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GLN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Lipides et Nutrition, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides polaires laitiers états des lieux sur leur intérêt nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of fortified infant formulas in the real food system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Innovations in Food Ingredients &amp; Food Safety (IFIFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovations in Food Ingredients &amp; Food Safety (IFIFS), Sep 2018, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la consommation des pâtes alimentaires mixtes blé-légumineuses sur le métabolisme protéique du rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging lipase activity on milk fat globules using tryptophane autofluorescence and UV microscope at DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fattaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERLI, Biogenesis and Fats lipids droplets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neonatal nutrition: a step forward infant formula biomimetic of human milk structure and digestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PPGAN UNIRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et le profil de digestion du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Groupe Lipides et Nutrition (SFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial behavior of milk polar lipids and their influence on gastric lipase adsorption: a natural effective delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm fed raw, pasteurized or pasteurized-homogenized human milk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase gastrique et digestion lactée néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions : new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Network meeting in Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du nouveau-né - Pourquoi le lait est-il si bien adapté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international congress of the european milk bank association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les formules infantiles pour mimer les cinétiques de digestion du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modaltub INRA-CEPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk vs soybean polar lipids as emulsifier: faster postprandial lipid metabolism through greater emulsion lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cheillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laugerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Boston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk vs soybean polar lipids modulate postprandial lipemia and high-fat diet-induced adiposity in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of human milk pasteurization is lower on the preterm than on the term milk digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two rheological methods to approach the gastric behavior of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipides Laitiers: Economie, Technologie & Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'automne 2014 de la S.F.E.L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 .Journées Scientifiques de l'Université de Nantes 2014:Recent scientific progress on human milk and its use for preterm infants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie des Adaptations Nutritionnelles (1280)., Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de lipase gastrique sur systèmes membranaires modèles par microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lipid composition of infant formulas on protein digestion, gut immunology and microbiota in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International conference on food digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mimer la déstructuration et les cinétiques de digestion du lait maternel dans le tube digestif du nouveau-né?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Club”, EIPL-CRNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion in the newborn : proposition of a protocol for infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4;Management Committee &amp; Working Groups Meeting of COST Action FA 1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des formules infantiles module leurs cinétiques d’hydrolyse et de déstructuration en phase gastrique simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB Programme prioritaire CEPIA – Devenir de l'Aliment dans le Tube Digestif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MODALTUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a food requirement approach for designing food packaging and edible coating to extent food shelf-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending Shelf Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of rubisco-enriched wheat doughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUNS-ICN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the incorporation of animal-and plant-origin oil bodies in follow-on formulas on lipid and protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique UMR IATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Versailles (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative gluten-free pasta from cowpea, teff and leafy vegetable: Aligning nutrition with climate smart agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ICC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubisco-enriched wheat doughs: in vitro protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ICC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de pâtes sans gluten optimisées nutritionnellement : distribution spatiale des constituants majeurs à l'échelle microscopique Nutritionaly optimized gluten free pasta: spatial distribution of key constituents at microscopic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75èmes Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of free fatty acids in Chlorella biomass during post-harvesting steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Reynald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lautié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. GERLI Lipidomics meeting: Lipids : From sea to fork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and proteins bioaccessibility in DHA-enriched fortified infant flours and formulas using a static in vitro 6-month-old infant digestion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tournaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité protéique et nature des peptides libérés lors de la digestion in vitro de pâtes alimentaires sans gluten issues de cultures résilientes aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process parameters on nutritional profile and physical stability of innovative infant follow-on formulas based on animal and plant oil bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Food Structure and Functionality Symposium: Meeting the sustainability challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of rubisco-enriched wheat doughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Nawrocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. NIZO Plant Protein Functionality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Apeldoorn, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid content in Chlorella biomass: variability related to biomass origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Wind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lautie-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. GERLI Lipidomics meeting: Lipids : From sea to fork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des associations tripartites (céréales/légumineuses/légumes feuilles) dans l’alimentation de l’adulte et de l’enfant : exemple d’applications dans deux matrices céréalières de grande consommation les pâtes et les farines infantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro protein digestibility of gluten-free pasta made from climate-smart raw matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the oxidative stability and lipid profile of omega-3 enriched infant flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Euro Fed Lipid Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stability and nutritional profile of omega-3 enriched flours optimized for infant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International ISSFAL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt nutritionnel de pâtes sans gluten faites à partir de matières premières africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation and co-oxidation reactions in oleosome dispersions from various sources: Which constituents are involved?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De Lise-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolijn Koomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Birault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Lipid Droplets &amp; Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial adsorption and lipolysis behavior of gPLRP2 onto natural lipid membrane extracts from microalgae Chlorella vulgaris, walnuts, and almonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Chonchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of integrative processes of extraction of oil bodies from sunflower, oleic sunflower seeds and rapeseeds including or not dry fractionation steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacroux Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De Lise-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mélina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Lipid Droplets &amp; Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in Chlorella spp. lipid content in commercial and in-lab produced biomasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Wind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic digestion of heterogeneous plant galactolipid assemblies by pancreatic lipase related-protein 2 (PLRP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Chonchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing and fat content on the oxidative stability and interfacial behavior of tree nut oil-bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. AOCS, Journal of the American Oil Chemists' Society, 99, pp.120-121, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation kinetics of model systems representative of follow-on formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Morgane Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. Journal of the American Oil Chemists' Society, 99 (S1), pp.96, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional optimization and starch and protein digestibility of pasta made with gluten free African cereal and legume flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congrès international de nutrition de l'IUNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring plant biodiversity to extract oil bodies for sustainable food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation kinetics of model systems representative of infant follow-on formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States. American Oil Chemists' Society (AOCS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPID OXIDATION KINETICS OF MODEL SYSTEMS REPRESENTATIVE OF INFANT FOLLOW-ON FORMULAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the mechanisms of gastrointestinal lipases adsorption onto heterogenous biomimetic vegetal membranes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Digestion ICFD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cork, Ireland. , pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentation of Chlorella vulgaris, a microalga used in human food, by 89 strains of lactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piot Carmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability to oxidation and interfacial behavior at air-water interface of minimally-processed versus processed walnut oil-bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Lipid droplets and Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France. Wageningen University and Research, 1 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puiser dans la biodiversité des graines pour en extraire des oléosomes aux fonctionnalités contrastées et adaptées aux systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRAINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. GERLI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomics of rice bran reveals complex mixture of bioactive lipids and may modify the lipid metabolism in hypercholesteremic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 SLACA - Latin American Symposium on Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of processing and concentration on the oxidative stability and interfacial behavior of tree nuts oil bodies (OB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional values of infant formulas and flours and their adequacy with the requirements for infant aged from 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, United States. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional values of infant formulas and flours and their adequacy with the requirements of infants aged 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Morgane Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AOCS Annual Meeting and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, s.l., United States. AOCS, 1 poster, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Antoine Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid droplets and oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air-water interface of minimally-processed versus processed walnut oil-bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid droplets &amp; Oleosomes - 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from olive co-products: isolation, characterization and antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Fenaghra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Colosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sevilla, Spain. European Federation for the Science and Technology of Lipids e.V., 1 poster, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Fed Lipid Seville 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315046v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la consommation des pâtes alimentaires mixtes blé-légumineuses sur le métabolisme protéique du rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Berrazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of triglycerides in oil palm fruits induced by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mayougang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belfast, Ireland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIMENTATION d’AUJOURD’HUI et de DEMAIN : quelles sources et recommandations nutritionnelles pour les lipides et protéines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mariana S. Larraz Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café scientifique consulat général de France à Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rio de Janeiro, Brésil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization and homogenization on the digestion of human milk: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress Oil, Fats and Lipids: New Technologies and Applications for a Healthier Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on the kinetics of peptide release during gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle, microbiologique et stabilité à l’oxydation de formules infantiles fortifiées ou aliments thérapeutiques dans les pays du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youna Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de nutrition JFN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as extraction media for polar bioactives from wheat bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Campinas, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of homogenization of pasteurized human milk on the kinetics of gastric digestion in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo digestion of DHA-enriched egg products: Effect of the food matrix structure on the DHA digestion kinetics and bioavailability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards a consensus static in vitro model for simulating full-term newborn digestion: application to infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dellarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; insights into the digestion of a unique natural emulsion: human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’homogénéisation du lait maternel pasteurisé sur les cinétiques de digestion gastrique chez le nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Cássia de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pladys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota can be affected by the lipid composition of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual meeting of the european society for paediatric gastroenterology, hepatology and nutrition (ESPGHAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , Journal of Pediatric Gastroenterology and Nutrition, 62 - suppl. 1, 2016, Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation du lait maternel sur les cinétiques de libération des peptides au cours de la digestion gastrique chez le nouveau-né prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kroell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. Elsevier, Nutrition Clinique et Métabolisme, 31 (3), pp.239-240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase and other lipolytic enzymes activity in the preterm infant fed raw, pasteurized or pasteurized-homogenized human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faure-Bidegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we mimic in vivo digestion of the preterm newborn by an in vitro dynamic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Food Colloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential mitochondria targeting activity of natural phenolics and phenolipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bayrasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on the Science and Technology development of grains, oils and foodstuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Zhengzhou, China. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant gastric digestive conditions: new in vivo data from preterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPGHAN (European Society for Paediatric Gastroenterology, Hepatology and Nutrition) 49. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Natural Phenolics or Derivatives with Potential Mitochondria Targeting activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bayrasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Upasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the structure of infant formulas on their digestive behaviour and hydrolysis: insights from in vitro studies and comparison with human milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the European Society for Paediatric Gastroenterology, Hepatology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mimer la digestion gastrique du nouveau-né grâce à un modèle in vitro dynamique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Madhoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior? A dynamic in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new generation of DHA-enriched foods: maximizing DHA bioavailability by considering the food matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pineda Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux acteurs de la digestion néonatale et leurs interactions : la lipase gastrique et le globule gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Une journée les biomolécules aux interfaces fluide"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurization and homogenization of human milk on its gastric digestion: an in vivo study in the preterm infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of phenolipids:New antimicrobial and antioxidant agents with optimized-properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of a milk polar lipids enriched ingredient from fresh industrial liquid butterserum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation conference "Novel methods for integrated exploitation of agricultural by-products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Thessaloniki, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pasteurisation sur la digestion gastro-intestinale du lait maternel : digestion dynamique in vitro aux stades nouveau-nés prématuré et à terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie (JFRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamic model applied to interrogate the impact of pasteurization on preterm human milk digestion: comparison against in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Moustiés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mahdoueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions governing adsorption and distribution of gastric lipase in a complex lipid substrate: the milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase: interactions governing adsorption and distribution in model membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des formules infantiles mimant la structure et la digestion gastrique du lait maternel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents lipides polaires alimentaires sur la lipolyse digestive in vitro et l’absorption lipidique intestinale chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary polar lipids from different sources on in vitro digestive lipolysis and absorption in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of milk fat in infant formula impacts neonatal gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière grasse laitière dans les formules infantiles modifie la digestion des protéines, le microbiote et la physiologie intestinale chez le porcelet nouveau-né.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la société française de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk lipids in infant formulas modify the proteolysis, microbiota and intestinal physiology in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipolysis of milk lipids by Mucor miehei enzymatic preparation: what are the kinetics levers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pasteurisation on the digestion of human milk as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de différents lipides polaires alimentaires sur la lipolyse digestive in vitro et l’absorption lipidique intestinale chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geloen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Masson SAS Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annales d'Endocrinologie, 75 issue 5-6 octobre 2014, pp.326, 2014, Annales d'Endocrinologie. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2014.07.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase interacting with lipid membrane model: atomic force microscopy visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the interfacial composition and susceptibility to digestion of model infant formulas stabilized by milk polar lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards infant formulas mimicking human milk structure and gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale characterization of the in vitro digestion of a milk-based emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of model infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par immunolocalisation en microscopie confocale et en microscopie électronique à transmission de la lipase gastrique lors de l'hydrolyse du globule gras bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Congrès de l'Association Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013, La Bretagne à la pointe de l'Histotechnologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the structure of infant formula and human milk influence their digestibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pasteurisation du lait maternel sur sa digestion en phase gastrique et intestinale chez le nouveau-né à terme en simulation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric [i]in vitro[/i] digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structuration des matrices alimentaires affecte la biodisponibilité des nutriments? Formules infantiles et digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mammalian and fungic analogues of Human gastric lipase in infant simulated gastric in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion in vitro dynamique du lait maternel : effet de la pasteurisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'association des lactariums de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beuchée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of milk phospholipids and lipids in infant formula promotes the intestinal immune system maturation in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of milk phospholipids and lipids in infant formula promotes the intestinal immune system maturation in neonatal piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunolocalization of gastric lipase and impact of infant formula structure on its activity during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pasteurization on human milk digestion as simulated in an in vitro dynamic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of milk phospholipids and milk lipids modified the immunomodulatory properties of infant formula in neonatal pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress of Pediatric Gastroenterology, Hepatology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Taïpei, Taiwan. , 2012, Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant infant in vitro digestive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of infant formulas modulate the lipolysis, the proteolysis and the disintegration of the matrices during in vitro gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Langle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infogest Meeting of Leatherhead 3rd Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro dynamic digestion system to study food digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOGEST Meeting in Leatherhead 3 Management Committee &amp; Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of milk polar lipids powder composition and functionalities using lipases and phospholipases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of infant digestive conditions: Some clues for developing relevant in vitro models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Macierzanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005 INFOGEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Croisic, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of milk fat globules lipolysis and destabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2020 : Les lipides au cœur d'enjeux de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berton-Carabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food structure and moisture transfer : A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 8, pp.67, 2013, SpringerBriefs in Food, Health, and Nutrition, 978-1-4614-6342-9. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6342-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and health aspects of milk and milk products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dairy Products and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.21-70, 2026, 978-0-443-28890-6. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-28890-6.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toldrá Fidel (ed.); Nollet Leo M.L. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of dairy foods analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.195-233, 2021, 978-0-367-34313-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural deep eutectic solvents: Hypothesis for their possible roles in cellular functions and interaction with membranes and other organized biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, pp.133-157, 2021, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Dairy Foods Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0367343132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional significance of milk lipids: From Bioactive Fatty Acids to Supramolecular Structures Impacting Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dairy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, pp.307-344, 2021, Lipids, 978-3-030-48685-3. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48686-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilized Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.193-201, 2019, Reference Module in Food Science, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.21673-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional properties of milk lipids: specific function of the milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy in human Health and disease accross the lifespan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-0-12-809868-4. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-809868-4.00035-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Gastric Lipase Adsorption Onto Phospholipid Monolayers by Surface Tensiometry, Ellipsometry, and Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bénarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gelb, Michael H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 583 (Chapter Eleven), </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-278, 2017, Enzymology at the Membrane Interface: Interfacial Enzymology and Protein-Membrane Binding, 978-0-12-809419-8. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2016.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible moisture barriers: materials, shaping techniques and promises in food product stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Materials Science: Principles and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 616 p., 2007, Food Engineering Series, 978-0387719467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de production d’ester d’acide ricinoléique par transestérification enzymatique sélective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2010/100366 A2. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the nutritional composition of infant flours commercialized worldwide in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Hemery Youna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/TUSCZF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion enzymatique des lipides membranaires végétaux chez l’Homme et intérêts en nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.revue-iaa.fr/magazines/digestion-enzymatique-des-lipides-membranaires-vegetaux-chez-lhomme-et-interets-en-nutrition-humaine/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama of the nutritional composition of follow-on infant formula commercialized worlwide in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Hemery Youna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/CLER60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique : Sondes de lumières résonantes intégrées sur puce pour la détection d'espèces biologiques et le diagnostic dynamique en bio-métrologie des processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://spm.univ-rennes1.fr/biophotonique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Recherche et Innovation TRANSFORM 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer des assemblages lipoprotéiques naturels pour maîtriser la bio-accessibilité et la stabilité à l’oxydation des lipides en systèmes dispersés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Université De Montpellier, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03161290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Sustainable omega 3 sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Young scientist School, KIM Food and Health, La Grande-Motte, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemistry, nutrition and technology of lipids. Partie II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Postgraduate Food and Nutrition Program (PPGAN) - Unirio (Biochemistry, nutrition and technology of lipids. Partie II), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemistry, nutrition and technology of lipids. Partie I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Postgraduate Food and Nutrition Program (PPGAN) - Unirio (Biochemistry, nutrition and technology of lipids), 2017, 133 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId755"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61D4AFE8"/>
+    <w:nsid w:val="CC9E4080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-bourlieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-9224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129491268" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04860162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laguerre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fenaghra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12887" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naushad Emmambux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2271952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ducrocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nawrocka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05652j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116917" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vannier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115899" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henrique De Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria M.G.Do Nascimento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.103737" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04776648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116830" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Maurente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Callejas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Volonterio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12784" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300161" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wind" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chonchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julian Mcclements" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2006138" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136854" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2005532" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109649" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822328v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112933" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111635" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12867" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Agyemang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15865" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652943v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten ten Klooster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132880" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lombo Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Batista" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Franceschi Andrigo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110744" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro da Silva Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Cristina Mayrinck Victorio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Claudio Cameron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112519" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.04.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2022.03.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schafer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129880" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140416v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse Ferreira Ferreira da Silveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110892" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020110" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232425" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Nanda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ngando Ebongue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020046" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962093v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000693" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2019.03.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900173" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Trauchessec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.091" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trauchessec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Decker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Julian Mcclements" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.07.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delavault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.10.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454522v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.08.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000138" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209590v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Macierzanka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.640757" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.036" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHDN9LH9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454122v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102572z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658698v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferreira" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Powell" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-009-1476-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22SCK03F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658747v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valles-Pamies" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390802145724" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965047v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Fabiana Chan Salum" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Piombo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.07.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7HP3BNS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454095v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.05.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HGLTSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663573v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Villeneuve" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200800214" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSS6SPB2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668300v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Powell" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.03.079" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD9G6S3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123438v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200600156" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2DA16D84E95EE3E5C3F0FE3FA3540D851C45F0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493840v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seri&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298920v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466802v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770488v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrero" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771207v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145552v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825896v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172727v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548203v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149608v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172725v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pascal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tormo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548267v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807558v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delplanque" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172733v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806187v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179332v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrew Decker" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145463v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669349v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359744v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384990v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161287v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176984v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161288v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P. Ryan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sim&#245;es Larraz Ferreira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wieringa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Humblot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142401v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161289v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146890v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735216v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse da Silveira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356669v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356666v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Siebenhaller" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03991884v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161285v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delplanque" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176982v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Syldatk" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Jachmani&#225;n" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03991902v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna H&#233;mery" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798045v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709341v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396347v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583180v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837491v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305820v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602876v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473114v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Oliveira" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gouar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellanger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743140v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404548v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738685v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606595v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743118v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Amandine Bellanger" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209760v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454525v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209789v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269347v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209824v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269497v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209671v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595023v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209771v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209642v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bail" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209669v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209648v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209444v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209466v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849248v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Langle" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814578v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420337v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298962v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299416v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drogu&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cassan" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barron" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420588v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299482v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757135v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770320v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lautie-Dias" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777826v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682644v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777468v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548227v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770311v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Reynald" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172734v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux Eric" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Lise-Braga" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;lina" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953913v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172736v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Koomen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173416v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953854v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149612v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683375v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548115v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794044v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fabre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180720v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145294v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173417v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barouh" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hemery" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villeneuve" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669301v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carri&#232;re" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambeau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695703v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piot Carmine" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884632v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252226v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142661v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384882v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178918v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177351v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466652v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315046v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174868v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735640v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayougang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154410v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499751v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552151v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837489v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837518v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651306v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506626v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498350v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837490v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariana S. Larraz Ferreira" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583187v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317836v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305336v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602217v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bayrasy" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decker" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317838v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317837v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404558v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404557v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413552v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837642v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Upasani" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743141v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743698v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209765v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269333v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269334v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287157v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209788v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269371v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285244v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269332v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209853v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209792v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251267v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209667v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209727v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209668v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408009v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209754v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209729v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209726v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Fang" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209666v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209752v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S000342661400290X" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2014.07.193" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209728v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209725v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209591v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209753v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209435v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209543v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209573v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209538v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209550v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209451v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209541v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209748v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209429v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209452v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209430v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209542v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209438v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209539v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209450v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454209v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandalari" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macierzanka" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454223v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454222v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209390v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454495v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454496v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161286v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Rodier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209404v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6342-9" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177209v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965391v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.005" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915448v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48686-0_10" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965052v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21673-9" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484629v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;narouche" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Point" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397893.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.09.039" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605238v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397894.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809868-4.00035-2" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454497v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822200v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806199v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hemery Youna" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CLER60" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806202v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TUSCZF" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806176v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381327v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151083v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03161290v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173418v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786344v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784898v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-bourlieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-9224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129491268" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05566725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pinel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naushad Emmambux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2023.2271952" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fenaghra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12887" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04860162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laguerre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wind" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henrique De Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria M.G.Do Nascimento" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.103737" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ducrocq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nawrocka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo05652j" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116917" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Maurente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Callejas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Volonterio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12784" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04776648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116830" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chonchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julian Mcclements" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2006138" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136854" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2005532" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109649" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lombo Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Batista" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Franceschi Andrigo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110744" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Agyemang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15865" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652943v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten ten Klooster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132880" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822328v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112933" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111635" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro da Silva Lima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Cristina Mayrinck Victorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Claudio Cameron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112519" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.04.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2022.03.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schafer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129880" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse Ferreira Ferreira da Silveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110892" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143192v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vors" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Barz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000693" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232425" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Nanda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ngando Ebongue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Cassia de Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kroell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.086" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2019.03.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900173" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C&#225;ssia de Oliveira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dellarosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laghi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trauchessec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.12.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Trauchessec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.091" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1329-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delavault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.10.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellanger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pladys" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.142539" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Decker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Julian Mcclements" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.07.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547550v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2017.05.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454660v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Shani Levi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andr&#233;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barber&#225;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.10.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.028" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. De Oliveira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.11.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira C. de Oliveira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500573" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ6XS694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.08.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecomte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.212068" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209879v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P984CLBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000138" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209590v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Macierzanka" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2011.640757" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonhomme" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209314v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.036" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHDN9LH9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454122v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102572z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658698v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferreira" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Powell" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-009-1476-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22SCK03F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663573v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Villeneuve" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200800214" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSS6SPB2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658747v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valles-Pamies" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390802145724" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965047v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Fabiana Chan Salum" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Piombo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.07.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7HP3BNS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454095v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.05.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HGLTSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668300v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Powell" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.03.079" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD9G6S3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123438v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200600156" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2DA16D84E95EE3E5C3F0FE3FA3540D851C45F0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298920v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493840v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seri&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466802v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770488v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771207v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172725v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pascal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tormo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548203v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172727v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145552v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807558v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delplanque" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548267v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669349v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806187v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179332v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrew Decker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145354v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359744v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384990v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176984v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161288v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P. Ryan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sim&#245;es Larraz Ferreira" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wieringa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Humblot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142401v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161287v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161289v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146890v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176982v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Siebenhaller" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Syldatk" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Jachmani&#225;n" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798014v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356666v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356669v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735216v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse da Silveira" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798000v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356668v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03991884v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161285v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guesnet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delplanque" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03991902v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna H&#233;mery" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709341v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798045v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396347v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583180v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837491v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404548v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carriere" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743140v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473114v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Oliveira" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gouar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faure-Bidegaray" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellanger" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602876v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305820v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269497v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743118v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Amandine Bellanger" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209760v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454525v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738685v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606595v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pineau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Claude" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209789v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269347v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209824v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209669v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209642v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Bail" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209671v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595023v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209771v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209648v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209444v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Langle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209466v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849248v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Langle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814578v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298962v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463749v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420337v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299416v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drogu&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cassan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barron" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299482v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420588v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770311v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Reynald" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548227v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournaux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777468v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777019v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757135v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770320v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lautie-Dias" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777826v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682644v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548115v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149612v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683375v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172736v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Lise-Braga" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Koomen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953913v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172734v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux Eric" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;lina" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173416v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953854v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884632v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180720v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Morgane Hemery" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073551v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drogu&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794044v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fabre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145294v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173417v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barouh" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hemery" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Durand" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villeneuve" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669301v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carri&#232;re" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambeau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695703v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piot Carmine" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178918v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142661v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384882v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252226v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177351v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466652v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174868v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315046v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154410v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735640v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayougang" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837490v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariana S. Larraz Ferreira" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583187v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651306v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552151v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837518v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837489v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499751v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506626v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498350v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743698v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317837v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404557v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413552v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404558v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317836v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305336v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602217v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bayrasy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Decker" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317838v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837642v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Upasani" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743141v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251267v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269334v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269333v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209765v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209788v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287157v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cabello" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269371v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285244v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269332v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209853v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209792v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209753v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209754v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209727v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209668v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408009v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209667v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209726v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Fang" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209729v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209752v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S000342661400290X" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2014.07.193" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209728v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209666v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209725v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209591v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209450v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209451v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209748v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209541v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209543v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209573v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209538v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209550v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209435v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209452v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209429v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209430v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209542v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209438v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209539v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454222v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454209v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandalari" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macierzanka" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454223v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454224v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209390v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454495v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Macierzanka" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454496v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161286v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Rodier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209404v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6342-9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558939v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28890-6.00001-1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177209v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965391v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.005" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915448v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guillocheau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48686-0_10" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965052v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21673-9" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605238v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397894.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809868-4.00035-2" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484629v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;narouche" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Point" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397893.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.09.039" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454497v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822200v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806202v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hemery Youna" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TUSCZF" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806176v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806199v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CLER60" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381327v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151083v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03161290v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173418v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786344v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784898v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>