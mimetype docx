--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -291,248 +291,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draw me a brain: The use of drawing as a tool to examine children's developing knowledge about the “black box”</w:t>
+                <w:t xml:space="preserve">The use of drawing as an emotion regulation technique with children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+                <w:t xml:space="preserve">Lucie d'Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+                <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.951784⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/aca0000314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779059v1</w:t>
+                <w:t xml:space="preserve">hal-04494802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of drawing as an emotion regulation technique with children.</w:t>
+                <w:t xml:space="preserve">Draw me a brain: The use of drawing as a tool to examine children's developing knowledge about the “black box”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie d'Audigier</w:t>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.221-232. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (Art. 951784), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/aca0000314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.951784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494802v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreamlike and playful virtual environments to Inspire children’s divergent thinking</w:t>
               </w:r>
@@ -986,51 +986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tears for girls and teeth for boys: the influence of gender on children’s depiction of sadness and anger in their drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1090,51 +1090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tears for girls and teeth for boys : the influence of gender on children’s depiction of sadness and anger in their drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,51 +1596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Drawing Task to Assess Emotion Inference in Language-Impaired Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), pp.163-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2474,77 +2474,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessine-moi un cerveau : L'utilisation du dessin comme outil pour examiner le développement des connaissances des enfants sur la « boîte noire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2746,51 +2746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation du dessin comme outil de régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,51 +3018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's understanding of the emotional dimension of a story: With or without drawing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie d'Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,57 +3991,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the brain made of? Examining children’s developing representations through their drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ESCoP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité du dessin dans la régulation des émotions chez les enfants d'âge scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie D’audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie D’audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque international RIPSYDEVE, Lille, 31 mai-1er juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Emotions et Apprentissages scolaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4699,51 +4699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les stéréotypes liés au genre influencent-ils les enfants dans le marquage graphique de la tristesse et de la colère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,51 +4794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin pour examiner la capacité des enfants dysphasiques à inférer les émotions du personnage du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4902,51 +4902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society for Text &amp; Discourse, Kassel, 18-20 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Kassel, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4997,51 +4997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Congress of Educational Sciences and Development, San Sebastian, 24-26 juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Sebastian, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5187,51 +5187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin pour évaluer les inférences émotionnelles chez l?enfant dysphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5308,51 +5308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Congress of Educational Sciences and Development, San Sebastian, 24-26 juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Sebastian, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5403,51 +5403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress of Educational Sciences and Development, 25-27 juin 2014, Grenade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Grenade, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national : "55ème Congrès National de la Société Française de Psychologie - Psychologie et Conscience", Université Lumière Lyon 2, Lyon, 11-13 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6009,51 +6009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Nicolas s'invite à l'école ! : quand psychologie rime avec pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.53-68, 2018</w:t>
@@ -6350,51 +6350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Buon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.232.0125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El Amriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie d'Audigier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Audras-Torrent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000314" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-1105/a000279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Creissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie D&#8217;audigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211031638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Demedardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fonseca Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidaud-Laperri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbbs.2020.109023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1461810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2017.1286630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2016.1257048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N74V3PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-L-14-0343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Jolley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1842" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-012-0242-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1CK1XK6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baldy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/026151008X345564" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH9W60H8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjep2007015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-007-0035-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B57DWQFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coull" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durdeyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dousson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Maradei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Buon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.232.0125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El Amriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie d'Audigier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Audras-Torrent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000314" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-1105/a000279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Creissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie D&#8217;audigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211031638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Demedardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fonseca Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidaud-Laperri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbbs.2020.109023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1461810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2017.1286630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2016.1257048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N74V3PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-L-14-0343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Jolley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1842" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-012-0242-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1CK1XK6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baldy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/026151008X345564" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH9W60H8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjep2007015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-007-0035-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B57DWQFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coull" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durdeyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dousson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Maradei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>