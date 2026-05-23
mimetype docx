--- v1 (2026-04-17)
+++ v2 (2026-05-23)
@@ -291,248 +291,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of drawing as an emotion regulation technique with children.</w:t>
+                <w:t xml:space="preserve">Draw me a brain: The use of drawing as a tool to examine children's developing knowledge about the “black box”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie d'Audigier</w:t>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/aca0000314⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (Art. 951784), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.951784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494802v1</w:t>
+                <w:t xml:space="preserve">hal-03779059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draw me a brain: The use of drawing as a tool to examine children's developing knowledge about the “black box”</w:t>
+                <w:t xml:space="preserve">The use of drawing as an emotion regulation technique with children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+                <w:t xml:space="preserve">Lucie d'Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+                <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (Art. 951784), 15 p. </w:t>
+              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.221-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.951784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/aca0000314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779059v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreamlike and playful virtual environments to Inspire children’s divergent thinking</w:t>
               </w:r>
@@ -986,51 +986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tears for girls and teeth for boys: the influence of gender on children’s depiction of sadness and anger in their drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1090,51 +1090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tears for girls and teeth for boys : the influence of gender on children’s depiction of sadness and anger in their drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,51 +1596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Drawing Task to Assess Emotion Inference in Language-Impaired Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), pp.163-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,252 +1785,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of emotional comprehension and representational drawing skill in children's expressive drawing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Brechet</w:t>
+                <w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Jolley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rébaï Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant and Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/icd.1842⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063523v1</w:t>
+                <w:t xml:space="preserve">hal-03519392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+                <w:t xml:space="preserve">The roles of emotional comprehension and representational drawing skill in children's expressive drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Tricot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard P. Jolley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t>
+              <w:t xml:space="preserve">Infant and Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.457-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/icd.1842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519392v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s Gender Stereotypes Through Drawings of Emotional Faces: Do Boys Draw Angrier Faces than Girls?</w:t>
               </w:r>
@@ -2474,77 +2474,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessine-moi un cerveau : L'utilisation du dessin comme outil pour examiner le développement des connaissances des enfants sur la « boîte noire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2746,51 +2746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation du dessin comme outil de régulation émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,51 +3018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's understanding of the emotional dimension of a story: With or without drawing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie d'Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,51 +3991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the brain made of? Examining children’s developing representations through their drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ESCoP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité du dessin dans la régulation des émotions chez les enfants d'âge scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie D’audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie D’audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Audras-Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque international RIPSYDEVE, Lille, 31 mai-1er juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Emotions et Apprentissages scolaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4699,51 +4699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les stéréotypes liés au genre influencent-ils les enfants dans le marquage graphique de la tristesse et de la colère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,51 +4794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin pour examiner la capacité des enfants dysphasiques à inférer les émotions du personnage du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4902,51 +4902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society for Text &amp; Discourse, Kassel, 18-20 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Kassel, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4997,51 +4997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Congress of Educational Sciences and Development, San Sebastian, 24-26 juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Sebastian, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5168,230 +5168,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin pour évaluer les inférences émotionnelles chez l?enfant dysphasique</w:t>
+                <w:t xml:space="preserve">Asking children to draw the protagonist's emotion while listening to a story improves their monitoring and understanding of this situational dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Congrès National de la Société Française de Psychologie, Strasbourg, 2-4 septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Strasbourg, France. 2015</w:t>
+              <w:t xml:space="preserve">Third International Congress of Educational Sciences and Development, San Sebastian, 24-26 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Sebastian, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076653v1</w:t>
+                <w:t xml:space="preserve">hal-03076545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asking children to draw the protagonist's emotion while listening to a story improves their monitoring and understanding of this situational dimension</w:t>
+                <w:t xml:space="preserve">Le dessin pour évaluer les inférences émotionnelles chez l?enfant dysphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Creissen</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Congress of Educational Sciences and Development, San Sebastian, 24-26 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Sebastian, Spain. 2015</w:t>
+              <w:t xml:space="preserve">56ème Congrès National de la Société Française de Psychologie, Strasbourg, 2-4 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076545v1</w:t>
+                <w:t xml:space="preserve">hal-03076653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and drawing sadness, anger and fear: The importance of the trigger event of these emotions in stories</w:t>
               </w:r>
@@ -5403,51 +5403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress of Educational Sciences and Development, 25-27 juin 2014, Grenade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Grenade, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national : "55ème Congrès National de la Société Française de Psychologie - Psychologie et Conscience", Université Lumière Lyon 2, Lyon, 11-13 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6009,51 +6009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Nicolas s'invite à l'école ! : quand psychologie rime avec pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.53-68, 2018</w:t>
@@ -6350,51 +6350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Buon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.232.0125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El Amriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie d'Audigier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Audras-Torrent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000314" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-1105/a000279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Creissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie D&#8217;audigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211031638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Demedardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fonseca Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidaud-Laperri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbbs.2020.109023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1461810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2017.1286630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2016.1257048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N74V3PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-L-14-0343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Jolley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1842" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-012-0242-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1CK1XK6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baldy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/026151008X345564" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH9W60H8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjep2007015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-007-0035-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B57DWQFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coull" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durdeyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dousson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Maradei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Buon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.232.0125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua El Amriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie d'Audigier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Audras-Torrent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000314" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-1105/a000279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Creissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie D&#8217;audigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211031638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Demedardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fonseca Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidaud-Laperri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbbs.2020.109023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1461810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2017.1286630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2016.1257048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N74V3PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-L-14-0343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Jolley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.1842" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-012-0242-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1CK1XK6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baldy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/026151008X345564" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH9W60H8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjep2007015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10919-007-0035-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B57DWQFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coull" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Alexandre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Durdeyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dousson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Maradei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>