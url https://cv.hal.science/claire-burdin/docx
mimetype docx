--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -654,948 +654,1030 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le travail pour former les CPE débutants : l'usage de la vidéoformation</w:t>
+                <w:t xml:space="preserve">Un dispositif entre recherche collaborative, accompagnement et formation professionnelle : conditions et effets d’un compagnonnage entre enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Andro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RPDP, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130124v1</w:t>
+                <w:t xml:space="preserve">hal-05573235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler des entretiens pour former des conseillers principaux d’éducation (CPE) : quel dispositif collectif pour quels effets sur la professionnalisation des étudiant.e.s ?</w:t>
+                <w:t xml:space="preserve">Analyser le travail pour former les CPE débutants : l'usage de la vidéoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Denny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Andro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers de la formation à l’épreuve du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RUMEF, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RPDP, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264130v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi renforcé des élèves par les CPE en période de (post)confinement : quels objectifs ? Quels usages du numérique ? Quels effets sur leurs relations aux adultes et aux adolescents ?</w:t>
+                <w:t xml:space="preserve">Simuler des entretiens pour former des conseillers principaux d’éducation (CPE) : quel dispositif collectif pour quels effets sur la professionnalisation des étudiant.e.s ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Les métiers de la formation à l’épreuve du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUMEF, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777047v1</w:t>
+                <w:t xml:space="preserve">hal-04264130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'apprennent des enseignants de l'observation de leurs pairs ?</w:t>
+                <w:t xml:space="preserve">Le suivi renforcé des élèves par les CPE en période de (post)confinement : quels objectifs ? Quels usages du numérique ? Quels effets sur leurs relations aux adultes et aux adolescents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez vous en didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825956v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'analyse de l'activité langagière des sujets peut favoriser leur formation ? Perspectives d'une recherche collaborative en didactique professionnelle avec des conseillers principaux d'éducation (CPE)</w:t>
+                <w:t xml:space="preserve">Qu'apprennent des enseignants de l'observation de leurs pairs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse. 13 p</w:t>
+              <w:t xml:space="preserve">Rendez vous en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791527v1</w:t>
+                <w:t xml:space="preserve">hal-03825956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l'activité en vue de la formation des professionnels : quelles perspectives pour la formation des CPE à l'issue d'une recherche collaborative en didactique professionnelle portant sur leurs interactions avec des parents ?</w:t>
+                <w:t xml:space="preserve">Comment l'analyse de l'activité langagière des sujets peut favoriser leur formation ? Perspectives d'une recherche collaborative en didactique professionnelle avec des conseillers principaux d'éducation (CPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-AREF 2021 « Politiques et territoires en éducation et en formation : enjeux, débats et perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548355v1</w:t>
+                <w:t xml:space="preserve">hal-03791527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’activité langagière des agents scolaires dans leurs interactions avec des parents de collégiens : portraits contrastés de CPE</w:t>
+                <w:t xml:space="preserve">Analyser l'activité en vue de la formation des professionnels : quelles perspectives pour la formation des CPE à l'issue d'une recherche collaborative en didactique professionnelle portant sur leurs interactions avec des parents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès internationnal de l'AREF (Actualité de la Recherche en Éducation et en Formation )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge des chercheurs en Education); Ceds, Lab-E3D, Laces; ESPE d’Aquitaine et Faculté des Sciences de l’Education, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-AREF 2021 « Politiques et territoires en éducation et en formation : enjeux, débats et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02721084v1</w:t>
+                <w:t xml:space="preserve">hal-03548355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'activité langagière des agents scolaires dans leurs interactions avec des parents de collégiens : portraits contrastés de CPE</w:t>
+                <w:t xml:space="preserve">Comprendre l’activité langagière des agents scolaires dans leurs interactions avec des parents de collégiens : portraits contrastés de CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès internationnal de l'AREF (Actualité de la Recherche en Éducation et en Formation )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge des chercheurs en Education); Ceds, Lab-E3D, Laces; ESPE d’Aquitaine et Faculté des Sciences de l’Education, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478431v1</w:t>
+                <w:t xml:space="preserve">hal-02721084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt de la didactique professionnelle pour le développement professionnel des acteurs de l’Ecole : l'exemple d'une recherche collaborative avec des CPE</w:t>
+                <w:t xml:space="preserve">Comprendre l'activité langagière des agents scolaires dans leurs interactions avec des parents de collégiens : portraits contrastés de CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact des recherches sur les pratiques et les politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIFEFF, Jul 2018, Cergy Pontoise, France. pp.137</w:t>
+              <w:t xml:space="preserve">AREF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298540v1</w:t>
+                <w:t xml:space="preserve">hal-02478431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle coopération avec les parents et quels enjeux dans la communication avec les parents d’un collégien qui a enfreint des règles ? Une analyse de l’activité des Conseillers Principaux d’Education (CPE) en France.</w:t>
+                <w:t xml:space="preserve">L’intérêt de la didactique professionnelle pour le développement professionnel des acteurs de l’Ecole : l'exemple d'une recherche collaborative avec des CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2018, Montréal, France</w:t>
+              <w:t xml:space="preserve">Impact des recherches sur les pratiques et les politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIFEFF, Jul 2018, Cergy Pontoise, France. pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298547v1</w:t>
+                <w:t xml:space="preserve">hal-02298540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialoguer avec les parents : une tâche prescrite mais une activité en tension</w:t>
+                <w:t xml:space="preserve">Quelle coopération avec les parents et quels enjeux dans la communication avec les parents d’un collégien qui a enfreint des règles ? Une analyse de l’activité des Conseillers Principaux d’Education (CPE) en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENTRE PRESSIONS INSTITUTIONNELLES ET AUTONOMIE DU SUJET : QUELLES ANALYSES DE L’ACTIVITE EN SITUATION DE TRAVAIL EN DIDACTIQUE PROFESSIONNELLE ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RPDP, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2018, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298538v1</w:t>
+                <w:t xml:space="preserve">hal-02298547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dialoguer avec les parents : une tâche prescrite mais une activité en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENTRE PRESSIONS INSTITUTIONNELLES ET AUTONOMIE DU SUJET : QUELLES ANALYSES DE L’ACTIVITE EN SITUATION DE TRAVAIL EN DIDACTIQUE PROFESSIONNELLE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RPDP, Jun 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la communication est conflictuelle avec un parent d’élève…Quels organisateurs de l’activité d’une CPE lors d’un entretien téléphonique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1605,98 +1687,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'activité langagière des CPE dans leurs interactions avec les parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CREN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1706,51 +1788,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre autoformation et recherche collaborative, que produit un dispositif de compagnonnage entre enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1770,168 +1852,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalila Moussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se former entre pairs. Nouvelles dynamiques de professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, pp.15-29, 2025, 978-2-38548-044-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263882v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263882v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles et places des Conseillers Principaux d’Éducation (CPE) dans leurs entretiens avec les parents de collégiens. Une approche en didactique professionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03106299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2078,51 +2160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927585v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.053.0147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.579.0057" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.572.0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.551.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Andro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02721084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03106299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927585v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.053.0147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.579.0057" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.572.0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.551.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Andro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02721084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263882v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03106299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>