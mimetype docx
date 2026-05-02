--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -193,187 +193,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compagnonner : une nouvelle façon de se former</w:t>
+                <w:t xml:space="preserve">Comment parler aux parents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Respect, 579, pp.57-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.579.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825968v1</w:t>
+                <w:t xml:space="preserve">hal-03825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment parler aux parents ?</w:t>
+                <w:t xml:space="preserve">Compagnonner : une nouvelle façon de se former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.77-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825971v1</w:t>
+                <w:t xml:space="preserve">hal-03825968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil à interroger</w:t>
               </w:r>
@@ -707,51 +707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif entre recherche collaborative, accompagnement et formation professionnelle : conditions et effets d’un compagnonnage entre enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -947,260 +947,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi renforcé des élèves par les CPE en période de (post)confinement : quels objectifs ? Quels usages du numérique ? Quels effets sur leurs relations aux adultes et aux adolescents ?</w:t>
+                <w:t xml:space="preserve">Comment l'analyse de l'activité langagière des sujets peut favoriser leur formation ? Perspectives d'une recherche collaborative en didactique professionnelle avec des conseillers principaux d'éducation (CPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777047v1</w:t>
+                <w:t xml:space="preserve">hal-03791527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'apprennent des enseignants de l'observation de leurs pairs ?</w:t>
+                <w:t xml:space="preserve">Le suivi renforcé des élèves par les CPE en période de (post)confinement : quels objectifs ? Quels usages du numérique ? Quels effets sur leurs relations aux adultes et aux adolescents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez vous en didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825956v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'analyse de l'activité langagière des sujets peut favoriser leur formation ? Perspectives d'une recherche collaborative en didactique professionnelle avec des conseillers principaux d'éducation (CPE)</w:t>
+                <w:t xml:space="preserve">Qu'apprennent des enseignants de l'observation de leurs pairs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse. 13 p</w:t>
+              <w:t xml:space="preserve">Rendez vous en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Didactique André Revuz, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791527v1</w:t>
+                <w:t xml:space="preserve">hal-03825956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'activité en vue de la formation des professionnels : quelles perspectives pour la formation des CPE à l'issue d'une recherche collaborative en didactique professionnelle portant sur leurs interactions avec des parents ?</w:t>
               </w:r>
@@ -1815,51 +1815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre autoformation et recherche collaborative, que produit un dispositif de compagnonnage entre enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalila Moussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se former entre pairs. Nouvelles dynamiques de professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, pp.15-29, 2025, 978-2-38548-044-8</w:t>
@@ -2160,51 +2160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927585v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.053.0147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.579.0057" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.572.0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.551.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Andro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02721084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263882v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03106299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927585v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.053.0147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.579.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.572.0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.551.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Andro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02721084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263882v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03106299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>