--- v2 (2026-05-02)
+++ v3 (2026-06-03)
@@ -138,51 +138,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans des entretiens déclenchés par le comportement de l’élève : quelles relations entre des parents et des CPE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de l’éducation familiale</w:t>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53, pp.147-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rief.053.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">