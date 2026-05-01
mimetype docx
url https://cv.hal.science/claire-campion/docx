--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1298,51 +1298,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012727v1</w:t>
+                <w:t xml:space="preserve">hal-01209998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
               </w:r>
@@ -1448,51 +1448,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209998v1</w:t>
+                <w:t xml:space="preserve">hal-04012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydrin-like proteins in the necrotrophic fungus [i]Alternaria brassicicola[/i] have a role in plant pathogenesis and stress response</w:t>
               </w:r>
@@ -1874,295 +1874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
+                <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
+                <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), pp.62-80. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331671v1</w:t>
+                <w:t xml:space="preserve">hal-02643817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
+                <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
+                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.62-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643817v1</w:t>
+                <w:t xml:space="preserve">hal-04331671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Group III Two-Component Histidine Kinase of Filamentous Fungi Is Involved in the Fungicidal Activity of the Bacterial Polyketide Ambruticin</w:t>
               </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,307 +2276,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of null mutations in the AbNIK1 gene on saprophytic and parasitic fitness of Alternaria brassicicola isolates highly resistant to dicarboximide fungicides</w:t>
+                <w:t xml:space="preserve">Specific activation of PR-10 pathogenesis-related genes in apple by an incompatible race of Venturia inaequalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Laurent</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01864.x⟩</w:t>
+              <w:t xml:space="preserve">Biologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (4), pp.718-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10535-008-0138-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666403v1</w:t>
+                <w:t xml:space="preserve">hal-02657458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific activation of PR-10 pathogenesis-related genes in apple by an incompatible race of Venturia inaequalis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of null mutations in the AbNIK1 gene on saprophytic and parasitic fitness of Alternaria brassicicola isolates highly resistant to dicarboximide fungicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gueye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10535-008-0138-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (5), pp.937-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01864.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657458v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha-DEF1, a sunflower defensin, induces cell death in Orobanche parasitic plants</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Letousey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Thoiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4120,355 +4120,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Brassicaceae weeds contribute to disease management in rapeseed and vegetable crops?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Moigne</w:t>
+                <w:t xml:space="preserve">Role of nitrogen in plant-fungal pathogen interactions during seedling establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Barrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Meeting of the EWRS Working Group 'Weeds and Biodiversity'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'animation scientifique de la SFR QUASAV "Seed Health Day"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557434v1</w:t>
+                <w:t xml:space="preserve">hal-02557428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des mécanismes de remodelage de la chromatine dans le processus infectieux d’Alternaria brassicicola</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Bastide</w:t>
+                <w:t xml:space="preserve">Could Brassicaceae weeds contribute to disease management in rapeseed and vegetable crops?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Corff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">7th Meeting of the EWRS Working Group 'Weeds and Biodiversity'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557418v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitrogen in plant-fungal pathogen interactions during seedling establishment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Planchet</w:t>
+                <w:t xml:space="preserve">Implication des mécanismes de remodelage de la chromatine dans le processus infectieux d’Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation scientifique de la SFR QUASAV "Seed Health Day"</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557428v1</w:t>
+                <w:t xml:space="preserve">hal-02557418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of membrane protein complexes, the eisosomes, during the infectious process of Alternaria brassicicola</w:t>
               </w:r>
@@ -5440,402 +5440,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
+              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000456v1</w:t>
+                <w:t xml:space="preserve">hal-03281864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Etude du mode de colonisation des graines et des siliques de la plante modèle Arabidospis thaliana par Alternaria brassicicola, champignon pathogène des plantes de la famille des Brassicacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
+              <w:t xml:space="preserve">Journées du SCIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281864v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mode de colonisation des graines et des siliques de la plante modèle Arabidospis thaliana par Alternaria brassicicola, champignon pathogène des plantes de la famille des Brassicacées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du SCIAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281862v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5990,51 +5990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Planchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13040534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agusti-Brisach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gueye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0138-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K802RKLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thoiron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0507-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AD9BF6119B058C88D5960132536F03AC610744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarquand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Corff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Manero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Klaedtke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Planchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13040534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agusti-Brisach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gueye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0138-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K802RKLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thoiron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0507-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AD9BF6119B058C88D5960132536F03AC610744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarquand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Corff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Manero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Klaedtke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>