--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1298,51 +1298,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209998v1</w:t>
+                <w:t xml:space="preserve">hal-04012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
               </w:r>
@@ -1448,51 +1448,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012727v1</w:t>
+                <w:t xml:space="preserve">hal-01209998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydrin-like proteins in the necrotrophic fungus [i]Alternaria brassicicola[/i] have a role in plant pathogenesis and stress response</w:t>
               </w:r>
@@ -1874,295 +1874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
+                <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
+                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.62-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643817v1</w:t>
+                <w:t xml:space="preserve">hal-04331671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall integrity and high osmolarity glycerol pathways are required for adaptation of Alternaria brassicicola to cell wall stress caused by brassicaceous indolic phytoalexins</w:t>
+                <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
+                <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), pp.62-80. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01520.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331671v1</w:t>
+                <w:t xml:space="preserve">hal-02643817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Group III Two-Component Histidine Kinase of Filamentous Fungi Is Involved in the Fungicidal Activity of the Bacterial Polyketide Ambruticin</w:t>
               </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,307 +2276,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific activation of PR-10 pathogenesis-related genes in apple by an incompatible race of Venturia inaequalis</w:t>
+                <w:t xml:space="preserve">Effect of null mutations in the AbNIK1 gene on saprophytic and parasitic fitness of Alternaria brassicicola isolates highly resistant to dicarboximide fungicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chevalier</w:t>
+                <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+                <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10535-008-0138-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (5), pp.937-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01864.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657458v1</w:t>
+                <w:t xml:space="preserve">hal-02666403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of null mutations in the AbNIK1 gene on saprophytic and parasitic fitness of Alternaria brassicicola isolates highly resistant to dicarboximide fungicides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific activation of PR-10 pathogenesis-related genes in apple by an incompatible race of Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Iacomi-Vasilescu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">B. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Laurent</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (4), pp.718-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10535-008-0138-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01864.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha-DEF1, a sunflower defensin, induces cell death in Orobanche parasitic plants</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Letousey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Thoiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3463,277 +3463,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of hydrophylin-like protein in the filamentous fungus Alternaria brassicicola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Calmes</w:t>
+                <w:t xml:space="preserve">Contrôle de la transmission fongique de la semence à la jeune plantule chez le pathosystème modèle Arabidopsis thaliana - Alternaria brassisicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pacific Grove, United States. 2015</w:t>
+              <w:t xml:space="preserve">5ème colloque GRAINES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516456v1</w:t>
+                <w:t xml:space="preserve">hal-02516462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la transmission fongique de la semence à la jeune plantule chez le pathosystème modèle Arabidopsis thaliana - Alternaria brassisicola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+                <w:t xml:space="preserve">Roles of hydrophylin-like protein in the filamentous fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque GRAINES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France. , 2015</w:t>
+              <w:t xml:space="preserve">28th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pacific Grove, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516462v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
               </w:r>
@@ -4120,135 +4120,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitrogen in plant-fungal pathogen interactions during seedling establishment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Planchet</w:t>
+                <w:t xml:space="preserve">Implication des mécanismes de remodelage de la chromatine dans le processus infectieux d’Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation scientifique de la SFR QUASAV "Seed Health Day"</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557428v1</w:t>
+                <w:t xml:space="preserve">hal-02557418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could Brassicaceae weeds contribute to disease management in rapeseed and vegetable crops?</w:t>
               </w:r>
@@ -4323,152 +4340,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des mécanismes de remodelage de la chromatine dans le processus infectieux d’Alternaria brassicicola</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Bastide</w:t>
+                <w:t xml:space="preserve">Role of nitrogen in plant-fungal pathogen interactions during seedling establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Barrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019</w:t>
+              <w:t xml:space="preserve">Journée d'animation scientifique de la SFR QUASAV "Seed Health Day"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557418v1</w:t>
+                <w:t xml:space="preserve">hal-02557428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of membrane protein complexes, the eisosomes, during the infectious process of Alternaria brassicicola</w:t>
               </w:r>
@@ -5440,168 +5440,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
+              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281864v1</w:t>
+                <w:t xml:space="preserve">hal-01000456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mode de colonisation des graines et des siliques de la plante modèle Arabidospis thaliana par Alternaria brassicicola, champignon pathogène des plantes de la famille des Brassicacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5660,182 +5660,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du SCIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
+              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000456v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5990,51 +5990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Planchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13040534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agusti-Brisach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gueye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0138-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K802RKLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thoiron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0507-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AD9BF6119B058C88D5960132536F03AC610744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarquand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Corff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Manero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Klaedtke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Planchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lothier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13040534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Rezki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3451-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01559-17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Toualbia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agusti-Brisach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balidas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01520.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dongo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00993-08" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01864.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gueye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0138-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K802RKLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thoiron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0507-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AD9BF6119B058C88D5960132536F03AC610744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarquand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Corff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Moigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Manero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Klaedtke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>