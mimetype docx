--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -852,269 +852,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Housing Research (1990–2017): A Systematic Review and Thematic Analysis of the Field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former « hors les murs ». L’expérience des « commandes financées » au sein du master d’urbanisme de l’université Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darinka Czischke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Housing, Theory and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les activités et les métiers de l’architecture et de l’urbanisme au miroir des formations, 9, pp.74-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343427v1</w:t>
+                <w:t xml:space="preserve">hal-01917528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité sociale. Un terme récent, une notion ancienne, in Lelévrier Christine (dir.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Housing Research (1990–2017): A Systematic Review and Thematic Analysis of the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darinka Czischke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport de l'Observatoire de la mixité sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Housing, Theory and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.10-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14036096.2018.1536077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343438v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former « hors les murs ». L’expérience des « commandes financées » au sein du master d’urbanisme de l’université Paris Nanterre</w:t>
+                <w:t xml:space="preserve">La mixité sociale. Un terme récent, une notion ancienne, in Lelévrier Christine (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les activités et les métiers de l’architecture et de l’urbanisme au miroir des formations, 9, pp.74-86</w:t>
+              <w:t xml:space="preserve">Rapport de l'Observatoire de la mixité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917528v1</w:t>
+                <w:t xml:space="preserve">hal-04343438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat participatif&amp;quot;, quand les institutions militent</w:t>
               </w:r>
@@ -1263,338 +1263,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Model for Sustainable Urban Planning?</w:t>
+                <w:t xml:space="preserve">Quels modèles pour l'urbanisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Actualités des modèles urbanistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640192v1</w:t>
+                <w:t xml:space="preserve">hal-01640193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété privée, propriété de soi et sens du collectif. La &amp;quot;coopérative d'habitat Le Grand Portail&amp;quot; à Nanterre (France)</w:t>
+                <w:t xml:space="preserve">Is There a Model for Sustainable Urban Planning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640212v1</w:t>
+                <w:t xml:space="preserve">hal-01640192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement, marqueur d'inégalités ?</w:t>
+                <w:t xml:space="preserve">Propriété privée, propriété de soi et sens du collectif. La &amp;quot;coopérative d'habitat Le Grand Portail&amp;quot; à Nanterre (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156-157 (1), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.156.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640211v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles pour l'urbanisme durable ?</w:t>
+                <w:t xml:space="preserve">Le logement, marqueur d'inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Actualités des modèles urbanistiques</w:t>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640193v1</w:t>
+                <w:t xml:space="preserve">hal-01640211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la nature en ville : une coproduction inscrite dans la longue durée</w:t>
               </w:r>
@@ -2019,951 +2019,1426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre art et science, l'histoire à l’Institut d’urbanisme de l’Université de Paris</w:t>
+                <w:t xml:space="preserve">Entre art et science, l'histoire à l'Institut d'urbanisme de l'Université de Paris (1919-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 130, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.130.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316620v1</w:t>
+                <w:t xml:space="preserve">halshs-00458184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre art et science, l'histoire à l'Institut d'urbanisme de l'Université de Paris (1919-1971)</w:t>
+                <w:t xml:space="preserve">Entre art et science, l'histoire à l’Institut d’urbanisme de l’Université de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 130, pp.57-70. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.130.0057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458184v1</w:t>
+                <w:t xml:space="preserve">hal-04316620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Housing a Social Matter? Housing in the Journal (1946–2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Leclerc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Haguenauer-Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
+              <w:t xml:space="preserve">, 2006, 4, pp.285-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171411v1</w:t>
+                <w:t xml:space="preserve">hal-01917655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Housing a Social Matter? Housing in the Journal (1946–2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Carriou</w:t>
+                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Haguenauer-Caceres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 4, pp.285-297</w:t>
+              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917655v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logement : extensions et restrictions du marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ballif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04314325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture, texte de chercheurs dans l’Abécédaire, ouvrage du collectif Pop-PART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ZUP de Vélizy-Villacoublay : un projet moderniste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.31-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Démocratie participative et la révision du Plan local d'urbanisme à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ancien Institut... Une histoire de l'Institut d'urbanisme de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire intermédiaire du programme de recherche « Le logement abordable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le logement abordable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, USH-PUCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque final de la recherche « Pratiques collaboratives dans l’habitat social », coordonnée par Sabrina Bresson et Claire Carriou</w:t>
+                <w:t xml:space="preserve">Intervention pour la conclusion lors de la conférence &amp;quot;Gouverner les organismes de foncier solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques collaboratives dans l’habitat social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École d’architecture Paris Val de Seine, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Gouverner les organismes de foncier solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord; co-organisée par Daniela Festa avec le soutien de la MSH Paris Nord et l’Équipe du Projet de Recherche COBRA, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344203v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication d’une recherche participative sur le terrain : le cas de Vert-Saint-Denis en Seine-et-Marne</w:t>
+                <w:t xml:space="preserve">Colloque final de la recherche « Pratiques collaboratives dans l’habitat social », coordonnée par Sabrina Bresson et Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Aragau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les quartiers populaires au prisme de la jeunesse : une recherche participative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR Pop-Part, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Pratiques collaboratives dans l’habitat social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École d’architecture Paris Val de Seine, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344190v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is social housing activism dead ? A French perspective</w:t>
+                <w:t xml:space="preserve">La fabrication d’une recherche participative sur le terrain : le cas de Vert-Saint-Denis en Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Fight for housing »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENHR, Sep 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Les quartiers populaires au prisme de la jeunesse : une recherche participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Pop-Part, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344181v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention pour la conclusion lors de la conférence &amp;quot;Gouverner les organismes de foncier solidaire</w:t>
+                <w:t xml:space="preserve">Is social housing activism dead ? A French perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner les organismes de foncier solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord; co-organisée par Daniela Festa avec le soutien de la MSH Paris Nord et l’Équipe du Projet de Recherche COBRA, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop « Fight for housing »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENHR, Sep 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344172v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets de la crise sanitaire sur les pratiques collaboratives dans l’habitat social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels effets de la crise sanitaire sur les pratiques collaboratives dans l’habitat social ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Union sociale pour l’habitat, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-segregation, diversity, affordability: collaborative housing's contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2979,301 +3454,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Contradictions urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAVUE; ENSA Paris-Val de Seine, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre acteurs, conflits et appropriations comme vecteurs de patrimonialisation dans la longue durée : le cas du Parc de la Caffarella à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscrire la nature en ville dans la longue durée : l’exemple du Parc de la Caffarella, à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence internationale d’histoire urbaine : « Ville et société dans l’histoire européenne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3283,126 +3758,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’émancipation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Olivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Devenirs urbains, Didier Desponds, 9782304054781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3412,137 +3887,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter en copropriété peut-il être émancipateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d'émancipation urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, , pp.27-53, 2023, Devenirs urbains, 9782304054781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04242515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Culture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3558,499 +4033,499 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire, ouvrage du collectif Pop-PART, Jeunes de quartiers, le pouvoir des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-50, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs et habitat. Quelques réflexions à partir de « l’habitat participatif »</w:t>
+                <w:t xml:space="preserve">« Des mesures relatives aux habitations à bon marché aux HBM : itinéraire d’une stigmatisation symbolique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Laval Christian, Teylan Ferhat et Sauvêtre Pierre (dir.), L’alternative du commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Hermann, pp.201-209, 2019</w:t>
+              <w:t xml:space="preserve">in Coudroy de Lille Laurent et Olivier Ratouis (dir.), Les mots des urbanistes : entre parlers techniques et langue commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.19-51, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343450v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des mesures relatives aux habitations à bon marché aux HBM : itinéraire d’une stigmatisation symbolique »</w:t>
+                <w:t xml:space="preserve">Communs et habitat. Quelques réflexions à partir de « l’habitat participatif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Coudroy de Lille Laurent et Olivier Ratouis (dir.), Les mots des urbanistes : entre parlers techniques et langue commune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.19-51, 2019</w:t>
+              <w:t xml:space="preserve">in Laval Christian, Teylan Ferhat et Sauvêtre Pierre (dir.), L’alternative du commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Hermann, pp.201-209, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343444v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances et alternatives dans les manières d'habiter</w:t>
+                <w:t xml:space="preserve">Gemeinschatliches Wohnen&amp;quot; in Frankreich: Herausforderung eines Raum in Aufbau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cailly, Laurent and Dureau, Françoise. </w:t>
+              <w:t xml:space="preserve">Weber; Florian and Kühne; Olaf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces du logement. Pratiques habitantes et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08549-4</w:t>
+              <w:t xml:space="preserve">Fraktale Metropolen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, 2016, Hybride Metropolen, 978-3-658-11491-6 978-3-658-11492-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640143v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nature historique : L’exception de la Caffarella à Rome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistances et alternatives dans les manières d'habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Blanc; Sabine Barles. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cailly, Laurent and Dureau, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologies urbaines - Sur le terrain</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9782717868814</w:t>
+              <w:t xml:space="preserve">Les espaces du logement. Pratiques habitantes et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08549-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01432553v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemeinschatliches Wohnen&amp;quot; in Frankreich: Herausforderung eines Raum in Aufbau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nature historique : L’exception de la Caffarella à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Goni-Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Weber; Florian and Kühne; Olaf. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc; Sabine Barles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fraktale Metropolen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, 2016, Hybride Metropolen, 978-3-658-11491-6 978-3-658-11492-3</w:t>
+              <w:t xml:space="preserve">Écologies urbaines - Sur le terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica; Anthropos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9782717868814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640145v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01432553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exception de la Caffarella à Rome : une nature historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4059,123 +4534,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Philifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologies urbaines II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galaxie &amp;quot;Ecole de la rénovation urbaine&amp;quot; et son offre de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4191,126 +4666,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rénovations urbaines en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-49, 2014, Collection : Espace et Territoires, 978-2-7535-3387-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01550110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat alternatif, un nouveau jeu partenarial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4320,640 +4795,165 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chombart de Lauwe, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet négocié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, pp.51--71, 2012, 978-2-11-097044-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie participative à Paris sous le premier mandat de Delanoë (2001-2008) : une &amp;quot;nouvelle ère démocratique&amp;quot; ? (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Nez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie participative inachevée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adels / Yves Michel, p. 137-155, 2010, Société civile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091646v1</w:t>
-              </w:r>
-[...473 lines deleted...]
-                <w:t xml:space="preserve">hal-00458381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4965,230 +4965,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs et expertises renouvelés. Au croisement des mondes académiques et opérationnels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvère Tribout</w:t>
+                <w:t xml:space="preserve">Enseigner par l'atelier : quelles questions de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, pp.252, 2022</w:t>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254766v1</w:t>
+                <w:t xml:space="preserve">halshs-03800579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner par l'atelier : quelles questions de recherche ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Scherrer</w:t>
+                <w:t xml:space="preserve">Savoirs et expertises renouvelés. Au croisement des mondes académiques et opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, 2022</w:t>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.252, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03800579v1</w:t>
+                <w:t xml:space="preserve">hal-03254766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Actualité des modèles urbanistiques</w:t>
               </w:r>
@@ -5479,77 +5479,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR LAVUE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5567,51 +5567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats alternatifs: des projets négociés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,51 +5691,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec les habitants : des collaborations renouvelées dans l'habitat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,151 +5831,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier d'habilitation à diriger des recherches, Spécialité Urbanisme et Aménagement, « Les habitants (in)visibles. Essai pour une autre histoire de la fabrique de l’habitat », sous le marrainage de Christine Lelévrier</w:t>
+                <w:t xml:space="preserve">Dossier d'habilitation à diriger des recherches Spécialité Urbanisme et Aménagement, « Les habitants (in)visibles. Essai pour une autre histoire de la fabrique de l’habitat », sous le marrainage de Christine Lelévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Est, École d’Urbanisme de Paris, 2020</w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Est, École d’urbanisme de Paris, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04344924v1</w:t>
+                <w:t xml:space="preserve">tel-04342389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier d'habilitation à diriger des recherches Spécialité Urbanisme et Aménagement, « Les habitants (in)visibles. Essai pour une autre histoire de la fabrique de l’habitat », sous le marrainage de Christine Lelévrier</w:t>
+                <w:t xml:space="preserve">Dossier d'habilitation à diriger des recherches, Spécialité Urbanisme et Aménagement, « Les habitants (in)visibles. Essai pour une autre histoire de la fabrique de l’habitat », sous le marrainage de Christine Lelévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Est, École d’urbanisme de Paris, 2020</w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Est, École d’Urbanisme de Paris, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04342389v1</w:t>
+                <w:t xml:space="preserve">tel-04344924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6051,51 +6051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83AF9301"/>
+    <w:nsid w:val="78CE0D1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6282,51 +6282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-carriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7295-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250527154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173753972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cariou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darinka Czischke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2020.1703611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2018.1536077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030959ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.087.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.130.0057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haguenauer-Caceres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/pratiques-demancipation-urbaine/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242515v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ballif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1970" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04344924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04342389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-carriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7295-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250527154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173753972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cariou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darinka Czischke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2020.1703611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2018.1536077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030959ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.087.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.130.0057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haguenauer-Caceres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ballif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1970" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/pratiques-demancipation-urbaine/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242515v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04342389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04344924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>