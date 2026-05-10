--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -852,269 +852,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former « hors les murs ». L’expérience des « commandes financées » au sein du master d’urbanisme de l’université Paris Nanterre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Housing Research (1990–2017): A Systematic Review and Thematic Analysis of the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darinka Czischke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Housing, Theory and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.10-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14036096.2018.1536077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917528v1</w:t>
+                <w:t xml:space="preserve">hal-04343427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Housing Research (1990–2017): A Systematic Review and Thematic Analysis of the Field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mixité sociale. Un terme récent, une notion ancienne, in Lelévrier Christine (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darinka Czischke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Housing, Theory and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport de l'Observatoire de la mixité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14036096.2018.1536077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343427v1</w:t>
+                <w:t xml:space="preserve">hal-04343438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité sociale. Un terme récent, une notion ancienne, in Lelévrier Christine (dir.)</w:t>
+                <w:t xml:space="preserve">Former « hors les murs ». L’expérience des « commandes financées » au sein du master d’urbanisme de l’université Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport de l'Observatoire de la mixité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.34-35</w:t>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les activités et les métiers de l’architecture et de l’urbanisme au miroir des formations, 9, pp.74-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343438v1</w:t>
+                <w:t xml:space="preserve">hal-01917528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat participatif&amp;quot;, quand les institutions militent</w:t>
               </w:r>
@@ -1263,338 +1263,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles pour l'urbanisme durable ?</w:t>
+                <w:t xml:space="preserve">Is There a Model for Sustainable Urban Planning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Actualités des modèles urbanistiques</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640193v1</w:t>
+                <w:t xml:space="preserve">hal-01640192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Model for Sustainable Urban Planning?</w:t>
+                <w:t xml:space="preserve">Propriété privée, propriété de soi et sens du collectif. La &amp;quot;coopérative d'habitat Le Grand Portail&amp;quot; à Nanterre (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156-157 (1), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.156.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640192v1</w:t>
+                <w:t xml:space="preserve">hal-01640212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété privée, propriété de soi et sens du collectif. La &amp;quot;coopérative d'habitat Le Grand Portail&amp;quot; à Nanterre (France)</w:t>
+                <w:t xml:space="preserve">Le logement, marqueur d'inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.156.0213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01640212v1</w:t>
+                <w:t xml:space="preserve">hal-01640211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement, marqueur d'inégalités ?</w:t>
+                <w:t xml:space="preserve">Quels modèles pour l'urbanisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actualités des modèles urbanistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640211v1</w:t>
+                <w:t xml:space="preserve">hal-01640193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la nature en ville : une coproduction inscrite dans la longue durée</w:t>
               </w:r>
@@ -2019,565 +2019,2624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre art et science, l'histoire à l'Institut d'urbanisme de l'Université de Paris (1919-1971)</w:t>
+                <w:t xml:space="preserve">Entre art et science, l'histoire à l’Institut d’urbanisme de l’Université de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 130, pp.57-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458184v1</w:t>
+                <w:t xml:space="preserve">hal-04316620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre art et science, l'histoire à l’Institut d’urbanisme de l’Université de Paris</w:t>
+                <w:t xml:space="preserve">Entre art et science, l'histoire à l'Institut d'urbanisme de l'Université de Paris (1919-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 130, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.130.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316620v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Housing a Social Matter? Housing in the Journal (1946–2004)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Haguenauer-Caceres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 4, pp.285-297</w:t>
+              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917655v1</w:t>
+                <w:t xml:space="preserve">hal-02171411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Bernardot</w:t>
+                <w:t xml:space="preserve">Is Housing a Social Matter? Housing in the Journal (1946–2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boissonnat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Haguenauer-Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
+              <w:t xml:space="preserve">, 2006, 4, pp.285-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171411v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire intermédiaire du programme de recherche « Le logement abordable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le logement abordable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USH-PUCA, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque final de la recherche « Pratiques collaboratives dans l’habitat social », coordonnée par Sabrina Bresson et Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques collaboratives dans l’habitat social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École d’architecture Paris Val de Seine, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrication d’une recherche participative sur le terrain : le cas de Vert-Saint-Denis en Seine-et-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les quartiers populaires au prisme de la jeunesse : une recherche participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Pop-Part, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is social housing activism dead ? A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Fight for housing »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENHR, Sep 2022, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention pour la conclusion lors de la conférence &amp;quot;Gouverner les organismes de foncier solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner les organismes de foncier solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord; co-organisée par Daniela Festa avec le soutien de la MSH Paris Nord et l’Équipe du Projet de Recherche COBRA, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets de la crise sanitaire sur les pratiques collaboratives dans l’habitat social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels effets de la crise sanitaire sur les pratiques collaboratives dans l’habitat social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Union sociale pour l’habitat, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-segregation, diversity, affordability: collaborative housing's contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Contradictions urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAVUE; ENSA Paris-Val de Seine, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions entre acteurs, conflits et appropriations comme vecteurs de patrimonialisation dans la longue durée : le cas du Parc de la Caffarella à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire la nature en ville dans la longue durée : l’exemple du Parc de la Caffarella, à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Conférence internationale d’histoire urbaine : « Ville et société dans l’histoire européenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gand, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques d’émancipation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Olivera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, Didier Desponds, 9782304054781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter en copropriété peut-il être émancipateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques d'émancipation urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, , pp.27-53, 2023, Devenirs urbains, 9782304054781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04242515v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Culture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire, ouvrage du collectif Pop-PART, Jeunes de quartiers, le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-50, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communs et habitat. Quelques réflexions à partir de « l’habitat participatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Laval Christian, Teylan Ferhat et Sauvêtre Pierre (dir.), L’alternative du commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Hermann, pp.201-209, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des mesures relatives aux habitations à bon marché aux HBM : itinéraire d’une stigmatisation symbolique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Coudroy de Lille Laurent et Olivier Ratouis (dir.), Les mots des urbanistes : entre parlers techniques et langue commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.19-51, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistances et alternatives dans les manières d'habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cailly, Laurent and Dureau, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces du logement. Pratiques habitantes et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08549-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nature historique : L’exception de la Caffarella à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Goni-Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc; Sabine Barles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologies urbaines - Sur le terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica; Anthropos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9782717868814</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01432553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemeinschatliches Wohnen&amp;quot; in Frankreich: Herausforderung eines Raum in Aufbau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Weber; Florian and Kühne; Olaf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraktale Metropolen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, 2016, Hybride Metropolen, 978-3-658-11491-6 978-3-658-11492-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception de la Caffarella à Rome : une nature historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Philifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologies urbaines II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galaxie &amp;quot;Ecole de la rénovation urbaine&amp;quot; et son offre de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rénovations urbaines en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-49, 2014, Collection : Espace et Territoires, 978-2-7535-3387-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01550110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat alternatif, un nouveau jeu partenarial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chombart de Lauwe, Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le projet négocié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, pp.51--71, 2012, 978-2-11-097044-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie participative à Paris sous le premier mandat de Delanoë (2001-2008) : une &amp;quot;nouvelle ère démocratique&amp;quot; ? (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Nez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie participative inachevée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adels / Yves Michel, p. 137-155, 2010, Société civile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement : extensions et restrictions du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Artioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ballif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 6 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/metropolitiques.1970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04314325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, texte de chercheurs dans l’Abécédaire, ouvrage du collectif Pop-PART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2593,73 +4652,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZUP de Vélizy-Villacoublay : un projet moderniste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2668,2543 +4727,784 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Démocratie participative et la révision du Plan local d'urbanisme à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ancien Institut... Une histoire de l'Institut d'urbanisme de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire intermédiaire du programme de recherche « Le logement abordable »</w:t>
+                <w:t xml:space="preserve">« L’intervention sur la ville existante : un enjeu pour la formation et la recherche », rubrique partenariats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04344158v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Cahiers de l’ANAH, n°161. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention pour la conclusion lors de la conférence &amp;quot;Gouverner les organismes de foncier solidaire</w:t>
+                <w:t xml:space="preserve">L’émergence d’un nouveau cycle de relations entre habitants et organismes Hlm ? Recherche sur les pratiques collaboratives dans l’habitat social. Actes du séminaire intermédiaire du 9 octobre 2019, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04344172v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Delfini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR LAVUE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque final de la recherche « Pratiques collaboratives dans l’habitat social », coordonnée par Sabrina Bresson et Claire Carriou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitats alternatifs: des projets négociés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1849 lines deleted...]
-                <w:t xml:space="preserve">hal-01091646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Plan Urbanisme Construction et Architecture. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01538137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner par l'atelier : quelles questions de recherche ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Scherrer</w:t>
+                <w:t xml:space="preserve">Savoirs et expertises renouvelés. Au croisement des mondes académiques et opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, 2022</w:t>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.252, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03800579v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs et expertises renouvelés. Au croisement des mondes académiques et opérationnels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvère Tribout</w:t>
+                <w:t xml:space="preserve">Enseigner par l'atelier : quelles questions de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, pp.252, 2022</w:t>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254766v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03800579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Actualité des modèles urbanistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5224,73 +5524,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carriou, Claire and Ratouis, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Effervescences de l'habitat alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5323,357 +5623,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carriou, Claire and Ratouis, Olivier and Sander, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640240v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">halshs-01538137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5691,51 +5691,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec les habitants : des collaborations renouvelées dans l'habitat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,151 +5831,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier d'habilitation à diriger des recherches Spécialité Urbanisme et Aménagement, « Les habitants (in)visibles. Essai pour une autre histoire de la fabrique de l’habitat », sous le marrainage de Christine Lelévrier</w:t>
+                <w:t xml:space="preserve">Dossier d'habilitation à diriger des recherches, Spécialité Urbanisme et Aménagement, « Les habitants (in)visibles. Essai pour une autre histoire de la fabrique de l’habitat », sous le marrainage de Christine Lelévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Est, École d’urbanisme de Paris, 2020</w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Est, École d’Urbanisme de Paris, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04342389v1</w:t>
+                <w:t xml:space="preserve">tel-04344924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier d'habilitation à diriger des recherches, Spécialité Urbanisme et Aménagement, « Les habitants (in)visibles. Essai pour une autre histoire de la fabrique de l’habitat », sous le marrainage de Christine Lelévrier</w:t>
+                <w:t xml:space="preserve">Dossier d'habilitation à diriger des recherches Spécialité Urbanisme et Aménagement, « Les habitants (in)visibles. Essai pour une autre histoire de la fabrique de l’habitat », sous le marrainage de Christine Lelévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Humanities and Social Sciences. Université Paris Est, École d’Urbanisme de Paris, 2020</w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Est, École d’urbanisme de Paris, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04344924v1</w:t>
+                <w:t xml:space="preserve">tel-04342389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6051,51 +6051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78CE0D1A"/>
+    <w:nsid w:val="5C7E6A7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6282,51 +6282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-carriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7295-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250527154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173753972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cariou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darinka Czischke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2020.1703611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2018.1536077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030959ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.087.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.130.0057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haguenauer-Caceres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ballif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1970" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/pratiques-demancipation-urbaine/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242515v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800579v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04342389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04344924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-carriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7295-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250527154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173753972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cariou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darinka Czischke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2020.1703611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2018.1536077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030959ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.087.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.130.0057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haguenauer-Caceres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/pratiques-demancipation-urbaine/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242515v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ballif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1970" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04344924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04342389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>