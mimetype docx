--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -4931,139 +4931,559 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et expertises renouvelés. Au croisement des mondes académiques et opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, pp.252, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner par l'atelier : quelles questions de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03800579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier &amp;quot;Actualité des modèles urbanistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carriou, Claire and Ratouis, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier &amp;quot;Effervescences de l'habitat alternatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carriou, Claire and Ratouis, Olivier and Sander, Agnès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’intervention sur la ville existante : un enjeu pour la formation et la recherche », rubrique partenariats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Cahiers de l’ANAH, n°161. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’un nouveau cycle de relations entre habitants et organismes Hlm ? Recherche sur les pratiques collaboratives dans l’habitat social. Actes du séminaire intermédiaire du 9 octobre 2019, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5111,73 +5531,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR LAVUE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats alternatifs: des projets négociés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5203,477 +5623,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Plan Urbanisme Construction et Architecture. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01538137v1</w:t>
-              </w:r>
-[...418 lines deleted...]
-                <w:t xml:space="preserve">hal-01640240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6051,51 +6051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C7E6A7A"/>
+    <w:nsid w:val="A61108AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6282,51 +6282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-carriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7295-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250527154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173753972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cariou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darinka Czischke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2020.1703611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2018.1536077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030959ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.087.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.130.0057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haguenauer-Caceres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/pratiques-demancipation-urbaine/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242515v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ballif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1970" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04344924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04342389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-carriou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7295-7831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250527154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173753972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cariou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darinka Czischke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2020.1703611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2018.1536077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Orazio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030959ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Goni-Mazzitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7147/GEO10.2159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.087.0026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.130.0057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01917655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Haguenauer-Caceres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/pratiques-demancipation-urbaine/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242515v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delorme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ballif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1970" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04344924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04342389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>