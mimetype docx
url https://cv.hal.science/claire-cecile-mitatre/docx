--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -1812,165 +1812,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une mémoire sans stèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mitatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études internationales : « Passés perpétuels, passés en sursis. Sites et récits commémoratifs des traites esclavagistes », Institut des mondes africains, Université Aix-Marseille, Aix-en-Provence, 12-13 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour au souk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mitatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude inter laboratoire CAS-CERCE, Université Toulouse Jean-Jaurès, Toulouse, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075237v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03073492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels d'inversion entre maîtres et esclaves dans l'ouest saharien</w:t>
               </w:r>
@@ -3022,51 +3022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;cile Mitatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04018723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.38366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mitatre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.21824" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Del Fiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#232;gre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Bash&#299;r &#7692;am&#257;n&#299;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peltre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;cile Mitatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04018723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.38366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mitatre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.21824" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077659v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.8207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Del Fiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#232;gre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Bash&#299;r &#7692;am&#257;n&#299;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peltre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>