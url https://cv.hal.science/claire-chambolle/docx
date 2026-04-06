--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -698,51 +698,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail Mergers and Food Prices: Evidence from France</w:t>
+                <w:t xml:space="preserve">RETAIL MERGERS AND FOOD PRICES: EVIDENCE FROM FRANCE *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
@@ -764,102 +764,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (3), pp.469-509. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joie.12153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542103v1</w:t>
+                <w:t xml:space="preserve">hal-03283941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETAIL MERGERS AND FOOD PRICES: EVIDENCE FROM FRANCE *</w:t>
+                <w:t xml:space="preserve">Retail Mergers and Food Prices: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
@@ -881,286 +881,286 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, 65 (3), pp.469-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joie.12153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283941v1</w:t>
+                <w:t xml:space="preserve">hal-03542103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-up</w:t>
+                <w:t xml:space="preserve">Politique tarifaire locale ou nationale : Quel impact pour le contrôle des concentrations dans le secteur de la distribution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rey</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83 (1), pp.1 - 25. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (HS1), pp.53-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523213v1</w:t>
+                <w:t xml:space="preserve">hal-03542125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique tarifaire locale ou nationale : Quel impact pour le contrôle des concentrations dans le secteur de la distribution ?</w:t>
+                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (HS1), pp.53-67. </w:t>
+              <w:t xml:space="preserve">Review of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (1), pp.1 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542125v1</w:t>
+                <w:t xml:space="preserve">hal-03523213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Integration as a Source of Hold-Up</w:t>
               </w:r>
@@ -1195,51 +1195,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (1), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218279v1</w:t>
@@ -1299,606 +1299,606 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.53-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique tarifaire locale ou nationale : Quel impact pour le contrôle des concentrations dans le secteur de la distribution ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Production Channel for Private Labels: Too Much or Too Little Innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.348-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jems.12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462711v1</w:t>
+                <w:t xml:space="preserve">halshs-01242601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-up</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buyer power through the differentiation of suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rey</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia B. Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (November 2015), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283942v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buyer power through the differentiation of suppliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia B Villas-Boas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Review of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (1), pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03283954v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buyer power through the differentiation of suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia B. Villas-Boas</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia B Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43 (November 2015), pp.56-65. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+              <w:t xml:space="preserve">, 2015, 43, pp.56 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247406v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Production Channel for Private Labels: Too Much or Too Little Innovation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politique tarifaire locale ou nationale : Quel impact pour le contrôle des concentrations dans le secteur de la distribution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Meunier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jems.12098⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (Octobre 2015), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242601v1</w:t>
+                <w:t xml:space="preserve">hal-01462711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des réformes de la règlementation de la distribution française</w:t>
               </w:r>
@@ -2392,212 +2392,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Trade Labeling: Inside or Outside Supermarkets?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Poret</w:t>
+                <w:t xml:space="preserve">Loss leaders banning laws as vertical restraints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1), pp.1092-1092</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213573v1</w:t>
+                <w:t xml:space="preserve">hal-00242935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss leaders banning laws as vertical restraints.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+                <w:t xml:space="preserve">Fair Trade Labeling: Inside or Outside Supermarkets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-0485.1184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00242935v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growers vs. Merchants Bargaining on the Price of Champagne Grapes and The Role of Contracts when Bargaining is Unbalanced</w:t>
               </w:r>
@@ -3528,230 +3528,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-Up</w:t>
+                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Industrial Organisation Conference (IIOC). USA., Apr 2015, Boston, United States. 42 p</w:t>
+              <w:t xml:space="preserve">Workshop on competition and bargaining in vertical chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Düsseldorf Institute for Competition, Jun 2015, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792955v1</w:t>
+                <w:t xml:space="preserve">hal-02104547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
+                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on competition and bargaining in vertical chains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Düsseldorf Institute for Competition, Jun 2015, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">IIOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Industrial Organisation Conference (IIOC). USA., Apr 2015, Boston, United States. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104547v1</w:t>
+                <w:t xml:space="preserve">hal-02792955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of retail mergers on food prices : evidence from France</w:t>
               </w:r>
@@ -4998,418 +4998,418 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buyer Power and Product Selection in Interlocking Relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Click and Collect Entry Regulation in the Grocery Retail Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Molina</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213591v1</w:t>
+                <w:t xml:space="preserve">hal-05213600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markups, Markdowns, and Bargaining in Vertical Supply Chains</w:t>
+                <w:t xml:space="preserve">Markups, Markdowns, and Bargaining in a Vertical Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213587v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986961v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click and Collect Entry Regulation in the Grocery Retail Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Bonnet</w:t>
+                <w:t xml:space="preserve">Markups, Markdowns, and Bargaining in Vertical Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05213600v1</w:t>
+                <w:t xml:space="preserve">hal-05213587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markups, Markdowns, and Bargaining in a Vertical Supply Chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buyer Power and Product Selection in Interlocking Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Guigue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986961v5</w:t>
+                <w:t xml:space="preserve">hal-05213591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Input Price Discrimination on Retail Prices: Theory and Evidence from France</w:t>
               </w:r>
@@ -5869,51 +5869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Trade Contracts for Some, an Insurance for Others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5925,177 +5925,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buyer Power through Producer's Differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fair Trade: In or Out the Market?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00243058v1</w:t>
+                <w:t xml:space="preserve">hal-00243062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Trade: In or Out the Market?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buyer Power through Producer's Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Villas-Boas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00243062v1</w:t>
+                <w:t xml:space="preserve">hal-00243058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reciprocal producers' incentives to prey and the retailers' buying power</w:t>
               </w:r>
@@ -6154,523 +6154,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forbidding resale at a loss : a strategic inflationary mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Below cost pricing as vertical restraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825101v1</w:t>
+                <w:t xml:space="preserve">hal-02827590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Below cost pricing as vertical restraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Certification of Origin as a Non-Tariff Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud-Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827590v1</w:t>
+                <w:t xml:space="preserve">hal-00242917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification of Origin as a Non-Tariff Barrier</w:t>
+                <w:t xml:space="preserve">Forbidding resale at a loss : a strategic inflationary mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Giraud-Héraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00242917v1</w:t>
+                <w:t xml:space="preserve">hal-02825101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification of origin as a non-tariff barrier</w:t>
+                <w:t xml:space="preserve">Concentration horizontale et puissance d'achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829515v1</w:t>
+                <w:t xml:space="preserve">hal-02827931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration horizontale et puissance d'achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Muniesa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A. Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration horizontale et puissance d'achat</w:t>
+                <w:t xml:space="preserve">Certification of origin as a non-tariff barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.A. Ravon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827931v1</w:t>
+                <w:t xml:space="preserve">hal-02829515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre producteurs et distributeurs : bilan et limites de trente ans de régulation</w:t>
               </w:r>
@@ -7395,51 +7395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.70002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902118v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2023.102969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231803v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/mic.20210191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2020.102641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Villas-Boas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdv035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia B Villas-Boas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2015.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49QM3KG2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia B. Villas-Boas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CBJP1X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2010.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GT5G058B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saulpic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1931436100000146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PMPR8378-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2003.1475" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dumans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-Berto Villas-Boas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saulpic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquoisertlaconcurrence.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Akol&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tranchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guigue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986961v5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01458949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berg&#232;s-Sennou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniesa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ravon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia B. Villas-Boas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02792958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.70002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902118v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2023.102969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231803v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/mic.20210191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2020.102641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Villas-Boas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdv035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CBJP1X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia B. Villas-Boas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2015.09.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49QM3KG2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia B Villas-Boas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2010.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1184" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GT5G058B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saulpic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1931436100000146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PMPR8378-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2003.1475" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dumans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-Berto Villas-Boas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saulpic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquoisertlaconcurrence.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Akol&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tranchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986961v5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guigue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01458949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berg&#232;s-Sennou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniesa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ravon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia B. Villas-Boas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02792958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>