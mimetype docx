--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -932,235 +932,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique tarifaire locale ou nationale : Quel impact pour le contrôle des concentrations dans le secteur de la distribution ?</w:t>
+                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (HS1), pp.53-67. </w:t>
+              <w:t xml:space="preserve">Review of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (1), pp.1 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542125v1</w:t>
+                <w:t xml:space="preserve">hal-03523213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-up</w:t>
+                <w:t xml:space="preserve">Politique tarifaire locale ou nationale : Quel impact pour le contrôle des concentrations dans le secteur de la distribution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rey</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83 (1), pp.1 - 25. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (HS1), pp.53-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523213v1</w:t>
+                <w:t xml:space="preserve">hal-03542125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Integration as a Source of Hold-Up</w:t>
               </w:r>
@@ -1195,51 +1195,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (1), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218279v1</w:t>
@@ -1299,502 +1299,502 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.53-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Production Channel for Private Labels: Too Much or Too Little Innovation?</w:t>
+                <w:t xml:space="preserve">Buyer power through the differentiation of suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Meunier</w:t>
+                <w:t xml:space="preserve">Sofia B Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (2), pp.348-368. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.56 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jems.12098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242601v1</w:t>
+                <w:t xml:space="preserve">hal-03283954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buyer power through the differentiation of suppliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia B. Villas-Boas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Review of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (1), pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247406v1</w:t>
+                <w:t xml:space="preserve">hal-03283942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-up</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buyer power through the differentiation of suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rey</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia B. Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/restud/rdv035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (November 2015), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283942v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buyer power through the differentiation of suppliers</w:t>
+                <w:t xml:space="preserve">Optimal Production Channel for Private Labels: Too Much or Too Little Innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia B Villas-Boas</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.348-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jems.12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03283954v1</w:t>
+                <w:t xml:space="preserve">halshs-01242601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique tarifaire locale ou nationale : Quel impact pour le contrôle des concentrations dans le secteur de la distribution ?</w:t>
               </w:r>
@@ -1829,51 +1829,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (Octobre 2015), 20 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.hs01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462711v1</w:t>
@@ -2680,200 +2680,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre la grande distribution et ses fournisseurs : bilan et limites de trente ans de régulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+                <w:t xml:space="preserve">Approches théoriques des rapports de force entre producteurs et distributeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 277-278, pp.183-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346317v1</w:t>
+                <w:t xml:space="preserve">hal-02670281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches théoriques des rapports de force entre producteurs et distributeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. Allain</w:t>
+                <w:t xml:space="preserve">Les relations entre la grande distribution et ses fournisseurs : bilan et limites de trente ans de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (4), pp.169-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2003.1475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670281v1</w:t>
+                <w:t xml:space="preserve">hal-03346317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification de la qualité par une AOC : un modèle d'analyse</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre la grande distribution et ses fournisseurs : bilan et limites de trente ans de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3166,1048 +3166,1238 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Product Introduction and Slotting Fees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Input Price Discrimination on Retail Prices: Theory and Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BECCLE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bergen Center for Competition Law and Economics (BECCLE). Bergen, NOR., Jun 2018, Bergen, Norway. 51 p</w:t>
+              <w:t xml:space="preserve">38èmes Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM (Centre de Recherche et Économie et Management); SMART-LERECO (Laboratoire d’Études et de Recherches en Économie sur les Structures et Marchés Agricoles, Ressources et Territoires); la Fédération de Recherche TEPP (Théorie et Évaluation des Politiques Publiques), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850090v1</w:t>
+                <w:t xml:space="preserve">hal-05613699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Intermediate Price Discrimination on Retail Prices: Theory and Evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Input Price Discrimination on Retail Prices: Theory and Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BECCLE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BECCLE., Apr 2018, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">14es Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787459v1</w:t>
+                <w:t xml:space="preserve">hal-05613701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Product Introduction and Slotting Fees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas di Economia Industrial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Alicante, Spain. 51 p</w:t>
+              <w:t xml:space="preserve">BECCLE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bergen Center for Competition Law and Economics (BECCLE). Bergen, NOR., Jun 2018, Bergen, Norway. 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786652v1</w:t>
+                <w:t xml:space="preserve">hal-01850090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Product Introduction and Slotting Fees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Christin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 North-American ESA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economic Science Association - ESA, Oct 2017, Richmond, United States</w:t>
+              <w:t xml:space="preserve">Jornadas di Economia Industrial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Alicante, Spain. 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104564v1</w:t>
+                <w:t xml:space="preserve">hal-02786652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Intermediate Price Discrimination on Retail Prices: Theory and Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on competition and bargaining in vertical chains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Düsseldorf Institute for Competition, Jun 2015, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">BECCLE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BECCLE., Apr 2018, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104547v1</w:t>
+                <w:t xml:space="preserve">hal-02787459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-Up</w:t>
+                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Industrial Organisation Conference (IIOC). USA., Apr 2015, Boston, United States. 42 p</w:t>
+              <w:t xml:space="preserve">2017 North-American ESA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economic Science Association - ESA, Oct 2017, Richmond, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792955v1</w:t>
+                <w:t xml:space="preserve">hal-02104564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of retail mergers on food prices : evidence from France</w:t>
+                <w:t xml:space="preserve">Vertical Integration as a Source of Hold-Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofia-Berto Villas-Boas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Annual congress of the (EEA) - 65. European Meeting of the Econometric Society (ESEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Economic Association and Econometric Society. USA.; Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Aug 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">IIOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Industrial Organisation Conference (IIOC). USA., Apr 2015, Boston, United States. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209019v1</w:t>
+                <w:t xml:space="preserve">hal-02792955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of retail mergers on food prices : evidence from France</w:t>
+                <w:t xml:space="preserve">Vertical integration as a source of hold-up: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofia-Berto Villas-Boas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Agricultural and Food Industrial Organization (AFIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse School of Economics (TSE). FRA., Apr 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on competition and bargaining in vertical chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Düsseldorf Institute for Competition, Jun 2015, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209020v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of certification by an AOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of retail mergers on food prices : evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia-Berto Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop d'économie viti-vinicole : AOC, DOC : économie régionale et stratégies industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">26. Annual congress of the (EEA) - 65. European Meeting of the Econometric Society (ESEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Economic Association and Econometric Society. USA.; Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Aug 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759943v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration horizontale et pouvoirs de négociation dans les relations verticales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of retail mergers on food prices : evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia-Berto Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de micro-économie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Lyon, France. 22 p</w:t>
+              <w:t xml:space="preserve">Seminar Agricultural and Food Industrial Organization (AFIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse School of Economics (TSE). FRA., Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842665v1</w:t>
+                <w:t xml:space="preserve">hal-01209020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Economic analysis of certification by an AOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop d'économie viti-vinicole : AOC, DOC : économie régionale et stratégies industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration horizontale et pouvoirs de négociation dans les relations verticales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Journées de micro-économie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Lyon, France. 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relations verticales en Champagne : une analyse par la théorie des contrats incomplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saulpic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference of oenometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Ajjacio, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4217,179 +4407,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie de la distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 120 p., 2003, 2-7071-3735-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retailer's buying power in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-ESR, 28 p., 1999, 2-7380-0895-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4399,51 +4589,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PAC et la répartition de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4453,96 +4643,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Détang-Dessendre; Hervé Guyomard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle Politique agricole commune demain?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-100, 2020, Matière à débattre et décider, 9782759230808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concurrence dans le secteur de la distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4561,74 +4751,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi sert la concurrence ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut du droit de la concurrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 979-10-94201-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4638,169 +4828,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSAE Brief n° 1 - Présentation de la collection et des thématiques de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Akolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nedoncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tranchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buying groups formation: what effects on competition in the retail industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4835,73 +5025,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03693440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centrales d’achat : quels enjeux de concurrence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4936,51 +5126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03693375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4990,442 +5180,442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click and Collect Entry Regulation in the Grocery Retail Sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markups, Markdowns, and Bargaining in Vertical Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05213600v1</w:t>
+                <w:t xml:space="preserve">hal-05213587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markups, Markdowns, and Bargaining in a Vertical Supply Chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buyer Power and Product Selection in Interlocking Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Guigue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986961v5</w:t>
+                <w:t xml:space="preserve">hal-05213591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markups, Markdowns, and Bargaining in Vertical Supply Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Avignon</w:t>
+                <w:t xml:space="preserve">Click and Collect Entry Regulation in the Grocery Retail Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05213587v1</w:t>
+                <w:t xml:space="preserve">hal-05213600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buyer Power and Product Selection in Interlocking Relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Markups, Markdowns, and Bargaining in a Vertical Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Christin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213591v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986961v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Input Price Discrimination on Retail Prices: Theory and Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5451,73 +5641,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centrales d’achat : quels enjeux de concurrence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5556,73 +5746,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Product Introduction and Slotting Fees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5631,73 +5821,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Christin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Retail Mergers on Food Prices: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5732,73 +5922,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Integration, Innovation and Foreclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5820,73 +6010,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Trade Contracts for Some, an Insurance for Others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5895,73 +6085,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Trade: In or Out the Market?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5970,73 +6160,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buyer Power through Producer's Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6045,569 +6235,569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reciprocal producers' incentives to prey and the retailers' buying power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergès-Sennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Below cost pricing as vertical restraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of Origin as a Non-Tariff Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forbidding resale at a loss : a strategic inflationary mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration horizontale et puissance d'achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration horizontale et puissance d'achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of origin as a non-tariff barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6620,73 +6810,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre producteurs et distributeurs : bilan et limites de trente ans de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6695,130 +6885,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical relationships in Champagne : an incomplete contracts analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saulpic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6828,51 +7018,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique tarifaire locale ou nationale : Quel impact pour le contrôle des concentrations dans le secteur de la distribution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6894,73 +7084,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of retail mergers on food prices: evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6969,99 +7159,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia B. Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2014, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of retail mergers on food prices: evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7096,51 +7286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7150,105 +7340,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics of Retailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Université des Sciences Sociales (Toulouse 1), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02792958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7395,51 +7585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.70002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902118v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2023.102969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231803v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/mic.20210191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2020.102641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Villas-Boas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdv035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CBJP1X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia B. Villas-Boas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2015.09.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49QM3KG2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia B Villas-Boas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2010.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1184" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GT5G058B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saulpic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1931436100000146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PMPR8378-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2003.1475" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dumans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-Berto Villas-Boas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saulpic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquoisertlaconcurrence.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Akol&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tranchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986961v5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guigue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01458949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berg&#232;s-Sennou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniesa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ravon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia B. Villas-Boas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02792958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.70002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902118v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2023.102969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231803v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/mic.20210191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Avignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2020.102641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Villas-Boas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdv035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia B Villas-Boas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2015.09.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49QM3KG2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia B. Villas-Boas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CBJP1X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2010.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1184" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GT5G058B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saulpic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1931436100000146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PMPR8378-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Allain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2003.1475" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dumans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02104547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-Berto Villas-Boas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saulpic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquoisertlaconcurrence.org/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Akol&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tranchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guigue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986961v5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01458949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berg&#232;s-Sennou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniesa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ravon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia B. Villas-Boas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02792958v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>