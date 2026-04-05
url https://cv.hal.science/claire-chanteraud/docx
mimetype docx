--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Chanteraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is it so difficult to work on geochemical composition? Supervised geochemical composition data processing to study colouring iron oxide-rich rocks in archaeological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Worldwide Archaeological Science of Ochre: New Results and Challenges, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Maris-Froelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383193v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution and limits of portable X-ray fluorescence for studying Palaeolithic rock art: a case study at the Points cave (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.102898. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to distinguish red coloring matter used in prehistoric time? The contribution of visible near-infrared diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les matières colorantes issues des fouilles et des parois ornées. Méthodologie et première perspective comparative à la Grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chimie à l’archéologie: l’ingénierie au service de l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des archéos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Métiers de l'Arcéologie Préventive (FEMAP), Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du passé : L’économie de la production de connaissance en Archéologie.e à la société civile depuis les origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la recherche autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ananké : La coopérative des transitions sociales, numériques et écologiques, Jan 2026, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les roches ferrugineuses utilisées pendant la Préhistoire : documenter les ressources et construire une Pigmentothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taste of color : Materiality of rock art during Upper Palaeolithic in Nothern Spain. Pos-doc fellowship at MURR (Columbia, MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Lee Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée d'Etude de la Pigmentothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem (CNRS - Université Savoie mont Blanc), Sep 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step geochemical study of coloured and colouring material in Ardèchevalley - Points Cave Gard, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ochre Procurement Use and Meaning in Prehistoric Africa International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Mhlambanyatsi, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step study of geochemical analysis. Epistemological question about iron raw colouring materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th Annual Meeting of the Society for american archaeology, March 30 - April, 2022 Chicago Illinois, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Mar 2022, Chicago (IL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to earth Pigment study & “Taste of Color” postdoctoral project presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Prehistorica in vivo” Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto international de Investigation Prehistorica de Cantabria; Universidad de Cantabria, Jan 2021, Santander, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des références géologiques de roches ferrugineuses pour la reconnaissance des matières archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la conception à l’épistémologie : Nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine. Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » Mission pour les Initiatives Transverses et l’Interdisciplinarité du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM « Matériaux anciens et patrimoniaux » de la Région Île-de-France, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffuse reflectance spectroscopy to the knowledge of prehistoric red colouring matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting Natural Colors-Digital Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources de matières colorantes ferrugineuses dans les grottes ornées du canyon de l’Ardèche : Grotte aux Points et Abri des Pêcheurs ? (Gard et Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance de matière première colorante dans le bassin versant de l’Ardèche. Identification d’un marqueur minéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019, 23ième colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des arts et des sciences Département d'anthropologie - Université de Montréal, May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Union des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’une pigmentothèque, un outil pour comprendre l’approvisionnement en matières colorantes durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique BDD du réseau CAIRN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étude comparative des matières colorantes issues des fouilles de la Grotte aux Points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection des ressources à la production d’art rupestre : liens entre fouilles et parois ornées à la grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From resources selection to rock art production: links between excavations and decorated walls at the Grotte aux Points (Aiguèze, Gard, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for colour in Basque land during Palaolithic. New approach for description of social organization during Gravettian and epi-Gravettian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Intxaurbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA 88th Annual Meeting Portland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for colours in Basque country during Upper Palaeolithic - Integrative approach to contextualise rock art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Intxaurbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th annual meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04061524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière dans la grotte : stimulation UV et détection de films d’opale en contexte d’art pariétal paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Maris-Froelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès de l'Union International des Science Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a library of raw ferruginous and manganous rocks: challenges to source coloring rocks used during the Prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une bibliothèque de matériaux colorants naturels : Le début d'une pigmentothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Opale pour contextualiser la Production d'Art PariétaL en Ardèche au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles étaient les matières colorantes rouges accessibles durant le Paléolithique entre le sud de l'Ardèche et le nord du Gard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Bouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Commun de recherche - L'Opale pour contextualiser la Production d'Art ParietaL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Commun de recherche : L'Opale pour contextualiser la Production d'Art ParietaL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORIZON-MSCA-2022-PF-01 application project : Tic-Toc (Technical Investment in Cultural Taste of Colour during Palaeolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application for beam time at ESRF – Experimental Method : Opal coating caracterization in rock art context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Cantabrian Rock Art &amp; Colouring Materials – Considering the Integration of Graphic Expressions within the Cultural, Geological, and Geographical Landscapes of the Upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’une « pigmentothèque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OP 2213729, DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de la campagne du PCR Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; DRAC - SRA Auvergne Rhône Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Taste of Colors » in the Cantabrian mountain range during prehistory (Gravettian - Magdalenian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missouri University Research reactor (MURR), Columbia Missouri, USA; Arkeologi Museoa, Bilbao, Spain; Instituto international de Investigation Prehistorica de Cantabria, Santander, Spain. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une Pigmentothèque : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA; Auvergne Rhône Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprélèvements de matière colorante sur les tracés pariétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie; Ministère de la culture. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée sur l'étude des matières colorantes de la grotte aux points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse in situ des matières colorantes par pXRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA; Ministère de la culture. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois ans de recherche en archéométrie sur les matières colorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison de matières colorantes issues des fouilles et des parois ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières colorantes et grottes ornées des gorges de l'Ardèche. Méthodes d'analyse des ressources et liens culturels au Paléolithique supérieur. : application à la grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Savoie Mont Blanc, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020CHAMA017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03184877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières colorantes : une économie de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire, Aix-Marseille Université, France. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Chanteraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is it so difficult to work on geochemical composition? Supervised geochemical composition data processing to study colouring iron oxide-rich rocks in archaeological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Worldwide Archaeological Science of Ochre: New Results and Challenges, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Maris-Froelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383193v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution and limits of portable X-ray fluorescence for studying Palaeolithic rock art: a case study at the Points cave (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.102898. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to distinguish red coloring matter used in prehistoric time? The contribution of visible near-infrared diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les matières colorantes issues des fouilles et des parois ornées. Méthodologie et première perspective comparative à la Grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du passé : L’économie de la production de connaissance en Archéologie.e à la société civile depuis les origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la recherche autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ananké : La coopérative des transitions sociales, numériques et écologiques, Jan 2026, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère des pépites vertes (enfin résolu!) – A la source des matières colorantes des sites paléolithiques de la vallée de l’Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne Rhône Alpes 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des affaires culturelle Auvergne Rhône Alpes - Service régional de l'Archéologie, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chimie à l’archéologie: l’ingénierie au service de l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des archéos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Métiers de l'Arcéologie Préventive (FEMAP), Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les roches ferrugineuses utilisées pendant la Préhistoire : documenter les ressources et construire une Pigmentothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taste of color : Materiality of rock art during Upper Palaeolithic in Nothern Spain. Pos-doc fellowship at MURR (Columbia, MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Lee Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée d'Etude de la Pigmentothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem (CNRS - Université Savoie mont Blanc), Sep 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step geochemical study of coloured and colouring material in Ardèchevalley - Points Cave Gard, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ochre Procurement Use and Meaning in Prehistoric Africa International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Mhlambanyatsi, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step study of geochemical analysis. Epistemological question about iron raw colouring materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th Annual Meeting of the Society for american archaeology, March 30 - April, 2022 Chicago Illinois, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Mar 2022, Chicago (IL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to earth Pigment study & “Taste of Color” postdoctoral project presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Prehistorica in vivo” Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto international de Investigation Prehistorica de Cantabria; Universidad de Cantabria, Jan 2021, Santander, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des références géologiques de roches ferrugineuses pour la reconnaissance des matières archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la conception à l’épistémologie : Nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine. Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » Mission pour les Initiatives Transverses et l’Interdisciplinarité du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM « Matériaux anciens et patrimoniaux » de la Région Île-de-France, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffuse reflectance spectroscopy to the knowledge of prehistoric red colouring matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting Natural Colors-Digital Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources de matières colorantes ferrugineuses dans les grottes ornées du canyon de l’Ardèche : Grotte aux Points et Abri des Pêcheurs ? (Gard et Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance de matière première colorante dans le bassin versant de l’Ardèche. Identification d’un marqueur minéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019, 23ième colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des arts et des sciences Département d'anthropologie - Université de Montréal, May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Union des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étude comparative des matières colorantes issues des fouilles de la Grotte aux Points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’une pigmentothèque, un outil pour comprendre l’approvisionnement en matières colorantes durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique BDD du réseau CAIRN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for colour in Basque land during Palaolithic. New approach for description of social organization during Gravettian and epi-Gravettian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Intxaurbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA 88th Annual Meeting Portland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From resources selection to rock art production: links between excavations and decorated walls at the Grotte aux Points (Aiguèze, Gard, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection des ressources à la production d’art rupestre : liens entre fouilles et parois ornées à la grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for colours in Basque country during Upper Palaeolithic - Integrative approach to contextualise rock art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Intxaurbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th annual meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04061524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière dans la grotte : stimulation UV et détection de films d’opale en contexte d’art pariétal paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Maris-Froelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès de l'Union International des Science Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a library of raw ferruginous and manganous rocks: challenges to source coloring rocks used during the Prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une bibliothèque de matériaux colorants naturels : Le début d'une pigmentothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Opale pour contextualiser la Production d'Art PariétaL en Ardèche au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Commun de recherche - L'Opale pour contextualiser la Production d'Art ParietaL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles étaient les matières colorantes rouges accessibles durant le Paléolithique entre le sud de l'Ardèche et le nord du Gard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Bouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Commun de recherche : L'Opale pour contextualiser la Production d'Art ParietaL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORIZON-MSCA-2022-PF-01 application project : Tic-Toc (Technical Investment in Cultural Taste of Colour during Palaeolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application for beam time at ESRF – Experimental Method : Opal coating caracterization in rock art context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Cantabrian Rock Art &amp; Colouring Materials – Considering the Integration of Graphic Expressions within the Cultural, Geological, and Geographical Landscapes of the Upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’une « pigmentothèque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OP 2213729, DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de la campagne du PCR Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; DRAC - SRA Auvergne Rhône Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Taste of Colors » in the Cantabrian mountain range during prehistory (Gravettian - Magdalenian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missouri University Research reactor (MURR), Columbia Missouri, USA; Arkeologi Museoa, Bilbao, Spain; Instituto international de Investigation Prehistorica de Cantabria, Santander, Spain. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une Pigmentothèque : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA; Auvergne Rhône Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprélèvements de matière colorante sur les tracés pariétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie; Ministère de la culture. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée sur l'étude des matières colorantes de la grotte aux points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse in situ des matières colorantes par pXRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA; Ministère de la culture. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois ans de recherche en archéométrie sur les matières colorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison de matières colorantes issues des fouilles et des parois ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières colorantes et grottes ornées des gorges de l'Ardèche. Méthodes d'analyse des ressources et liens culturels au Paléolithique supérieur. : application à la grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Savoie Mont Blanc, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020CHAMA017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03184877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières colorantes : une économie de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire, Aix-Marseille Université, France. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828666v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoerl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Lee Macdonald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Delannoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888619v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stalla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03184877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828666v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoerl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Lee Macdonald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stalla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03184877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>