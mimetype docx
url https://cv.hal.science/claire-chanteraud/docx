--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Chanteraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is it so difficult to work on geochemical composition? Supervised geochemical composition data processing to study colouring iron oxide-rich rocks in archaeological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Worldwide Archaeological Science of Ochre: New Results and Challenges, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Maris-Froelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383193v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution and limits of portable X-ray fluorescence for studying Palaeolithic rock art: a case study at the Points cave (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.102898. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to distinguish red coloring matter used in prehistoric time? The contribution of visible near-infrared diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les matières colorantes issues des fouilles et des parois ornées. Méthodologie et première perspective comparative à la Grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du passé : L’économie de la production de connaissance en Archéologie.e à la société civile depuis les origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la recherche autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ananké : La coopérative des transitions sociales, numériques et écologiques, Jan 2026, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère des pépites vertes (enfin résolu!) – A la source des matières colorantes des sites paléolithiques de la vallée de l’Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne Rhône Alpes 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des affaires culturelle Auvergne Rhône Alpes - Service régional de l'Archéologie, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chimie à l’archéologie: l’ingénierie au service de l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des archéos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Métiers de l'Arcéologie Préventive (FEMAP), Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les roches ferrugineuses utilisées pendant la Préhistoire : documenter les ressources et construire une Pigmentothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taste of color : Materiality of rock art during Upper Palaeolithic in Nothern Spain. Pos-doc fellowship at MURR (Columbia, MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Lee Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée d'Etude de la Pigmentothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem (CNRS - Université Savoie mont Blanc), Sep 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step geochemical study of coloured and colouring material in Ardèchevalley - Points Cave Gard, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ochre Procurement Use and Meaning in Prehistoric Africa International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Mhlambanyatsi, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step study of geochemical analysis. Epistemological question about iron raw colouring materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th Annual Meeting of the Society for american archaeology, March 30 - April, 2022 Chicago Illinois, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Mar 2022, Chicago (IL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to earth Pigment study & “Taste of Color” postdoctoral project presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Prehistorica in vivo” Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto international de Investigation Prehistorica de Cantabria; Universidad de Cantabria, Jan 2021, Santander, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des références géologiques de roches ferrugineuses pour la reconnaissance des matières archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la conception à l’épistémologie : Nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine. Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » Mission pour les Initiatives Transverses et l’Interdisciplinarité du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM « Matériaux anciens et patrimoniaux » de la Région Île-de-France, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffuse reflectance spectroscopy to the knowledge of prehistoric red colouring matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting Natural Colors-Digital Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources de matières colorantes ferrugineuses dans les grottes ornées du canyon de l’Ardèche : Grotte aux Points et Abri des Pêcheurs ? (Gard et Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance de matière première colorante dans le bassin versant de l’Ardèche. Identification d’un marqueur minéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019, 23ième colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des arts et des sciences Département d'anthropologie - Université de Montréal, May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Union des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étude comparative des matières colorantes issues des fouilles de la Grotte aux Points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’une pigmentothèque, un outil pour comprendre l’approvisionnement en matières colorantes durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique BDD du réseau CAIRN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for colour in Basque land during Palaolithic. New approach for description of social organization during Gravettian and epi-Gravettian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Intxaurbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA 88th Annual Meeting Portland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From resources selection to rock art production: links between excavations and decorated walls at the Grotte aux Points (Aiguèze, Gard, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection des ressources à la production d’art rupestre : liens entre fouilles et parois ornées à la grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for colours in Basque country during Upper Palaeolithic - Integrative approach to contextualise rock art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Intxaurbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th annual meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04061524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière dans la grotte : stimulation UV et détection de films d’opale en contexte d’art pariétal paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Maris-Froelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès de l'Union International des Science Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a library of raw ferruginous and manganous rocks: challenges to source coloring rocks used during the Prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une bibliothèque de matériaux colorants naturels : Le début d'une pigmentothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Opale pour contextualiser la Production d'Art PariétaL en Ardèche au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Commun de recherche - L'Opale pour contextualiser la Production d'Art ParietaL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles étaient les matières colorantes rouges accessibles durant le Paléolithique entre le sud de l'Ardèche et le nord du Gard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Bouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Commun de recherche : L'Opale pour contextualiser la Production d'Art ParietaL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORIZON-MSCA-2022-PF-01 application project : Tic-Toc (Technical Investment in Cultural Taste of Colour during Palaeolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application for beam time at ESRF – Experimental Method : Opal coating caracterization in rock art context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Cantabrian Rock Art &amp; Colouring Materials – Considering the Integration of Graphic Expressions within the Cultural, Geological, and Geographical Landscapes of the Upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’une « pigmentothèque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OP 2213729, DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de la campagne du PCR Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; DRAC - SRA Auvergne Rhône Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Taste of Colors » in the Cantabrian mountain range during prehistory (Gravettian - Magdalenian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missouri University Research reactor (MURR), Columbia Missouri, USA; Arkeologi Museoa, Bilbao, Spain; Instituto international de Investigation Prehistorica de Cantabria, Santander, Spain. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une Pigmentothèque : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA; Auvergne Rhône Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprélèvements de matière colorante sur les tracés pariétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie; Ministère de la culture. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée sur l'étude des matières colorantes de la grotte aux points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse in situ des matières colorantes par pXRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA; Ministère de la culture. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois ans de recherche en archéométrie sur les matières colorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison de matières colorantes issues des fouilles et des parois ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières colorantes et grottes ornées des gorges de l'Ardèche. Méthodes d'analyse des ressources et liens culturels au Paléolithique supérieur. : application à la grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Savoie Mont Blanc, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020CHAMA017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03184877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières colorantes : une économie de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire, Aix-Marseille Université, France. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Chanteraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is it so difficult to work on geochemical composition? Supervised geochemical composition data processing to study colouring iron oxide-rich rocks in archaeological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Worldwide Archaeological Science of Ochre: New Results and Challenges, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Maris-Froelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383193v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution and limits of portable X-ray fluorescence for studying Palaeolithic rock art: a case study at the Points cave (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.102898. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to distinguish red coloring matter used in prehistoric time? The contribution of visible near-infrared diffuse reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Research and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/col.22647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les matières colorantes issues des fouilles et des parois ornées. Méthodologie et première perspective comparative à la Grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chimie à l’archéologie: l’ingénierie au service de l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des archéos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Métiers de l'Arcéologie Préventive (FEMAP), Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère des pépites vertes (enfin résolu!) – A la source des matières colorantes des sites paléolithiques de la vallée de l’Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne Rhône Alpes 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des affaires culturelle Auvergne Rhône Alpes - Service régional de l'Archéologie, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du passé : L’économie de la production de connaissance en Archéologie.e à la société civile depuis les origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la recherche autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ananké : La coopérative des transitions sociales, numériques et écologiques, Jan 2026, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les roches ferrugineuses utilisées pendant la Préhistoire : documenter les ressources et construire une Pigmentothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taste of color : Materiality of rock art during Upper Palaeolithic in Nothern Spain. Pos-doc fellowship at MURR (Columbia, MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Lee Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée d'Etude de la Pigmentothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem (CNRS - Université Savoie mont Blanc), Sep 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step geochemical study of coloured and colouring material in Ardèchevalley - Points Cave Gard, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ochre Procurement Use and Meaning in Prehistoric Africa International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Mhlambanyatsi, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step study of geochemical analysis. Epistemological question about iron raw colouring materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87th Annual Meeting of the Society for american archaeology, March 30 - April, 2022 Chicago Illinois, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, Mar 2022, Chicago (IL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to earth Pigment study & “Taste of Color” postdoctoral project presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Prehistorica in vivo” Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto international de Investigation Prehistorica de Cantabria; Universidad de Cantabria, Jan 2021, Santander, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des références géologiques de roches ferrugineuses pour la reconnaissance des matières archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la conception à l’épistémologie : Nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine. Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » Mission pour les Initiatives Transverses et l’Interdisciplinarité du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM « Matériaux anciens et patrimoniaux » de la Région Île-de-France, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffuse reflectance spectroscopy to the knowledge of prehistoric red colouring matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting Natural Colors-Digital Colors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources de matières colorantes ferrugineuses dans les grottes ornées du canyon de l’Ardèche : Grotte aux Points et Abri des Pêcheurs ? (Gard et Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance de matière première colorante dans le bassin versant de l’Ardèche. Identification d’un marqueur minéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019, 23ième colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des arts et des sciences Département d'anthropologie - Université de Montréal, May 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’Union des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’une pigmentothèque, un outil pour comprendre l’approvisionnement en matières colorantes durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique BDD du réseau CAIRN,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première étude comparative des matières colorantes issues des fouilles de la Grotte aux Points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hoerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for colour in Basque land during Palaolithic. New approach for description of social organization during Gravettian and epi-Gravettian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Intxaurbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA 88th Annual Meeting Portland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From resources selection to rock art production: links between excavations and decorated walls at the Grotte aux Points (Aiguèze, Gard, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sélection des ressources à la production d’art rupestre : liens entre fouilles et parois ornées à la grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste for colours in Basque country during Upper Palaeolithic - Integrative approach to contextualise rock art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Intxaurbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th annual meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04061524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière dans la grotte : stimulation UV et détection de films d’opale en contexte d’art pariétal paléolithique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Maris-Froelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès de l'Union International des Science Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a library of raw ferruginous and manganous rocks: challenges to source coloring rocks used during the Prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une bibliothèque de matériaux colorants naturels : Le début d'une pigmentothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Opale pour contextualiser la Production d'Art PariétaL en Ardèche au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Commun de recherche - L'Opale pour contextualiser la Production d'Art ParietaL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles étaient les matières colorantes rouges accessibles durant le Paléolithique entre le sud de l'Ardèche et le nord du Gard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Bouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Commun de recherche : L'Opale pour contextualiser la Production d'Art ParietaL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORIZON-MSCA-2022-PF-01 application project : Tic-Toc (Technical Investment in Cultural Taste of Colour during Palaeolithic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application for beam time at ESRF – Experimental Method : Opal coating caracterization in rock art context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Cantabrian Rock Art &amp; Colouring Materials – Considering the Integration of Graphic Expressions within the Cultural, Geological, and Geographical Landscapes of the Upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’une « pigmentothèque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OP 2213729, DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de la campagne du PCR Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; DRAC - SRA Auvergne Rhône Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Taste of Colors » in the Cantabrian mountain range during prehistory (Gravettian - Magdalenian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi L. Macdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missouri University Research reactor (MURR), Columbia Missouri, USA; Arkeologi Museoa, Bilbao, Spain; Instituto international de Investigation Prehistorica de Cantabria, Santander, Spain. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04085216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une Pigmentothèque : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA; Auvergne Rhône Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprélèvements de matière colorante sur les tracés pariétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie; Ministère de la culture. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée sur l'étude des matières colorantes de la grotte aux points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse in situ des matières colorantes par pXRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA; Ministère de la culture. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois ans de recherche en archéométrie sur les matières colorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison de matières colorantes issues des fouilles et des parois ornées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières colorantes et grottes ornées des gorges de l'Ardèche. Méthodes d'analyse des ressources et liens culturels au Paléolithique supérieur. : application à la grotte aux Points (Aiguèze, Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Savoie Mont Blanc, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020CHAMA017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03184877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières colorantes : une économie de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Séminaire, Aix-Marseille Université, France. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828666v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoerl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Lee Macdonald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stalla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03184877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828666v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01756858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoerl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Lee Macdonald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stalla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03184877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>