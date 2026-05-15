--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -1,71573 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...71521 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Chenu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche INRAEProfesseure consultant AgroParisTechCoordinatrice de l'EJP SOIL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9054-0489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090207068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jPQzWIcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (282)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in soil pores: open windows to soil functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANVAS Soil Science Society of America Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSSA (Soil Science Society of America), Nov 2025, Salt lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-data needs for monitoring, modelling and for policy support regarding soils. Insights and gaps from EJP SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fantappie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakacsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of farming practices to assess EU policy Coordinating and integrating evidence synthesis processes to support policy design, modelling, and evaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRC, May 2025, Ispra - Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MARMITE – typologie des pratiques maraîchères vis-à-vis du travail du sol et des apports de matières organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rapiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barrier-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées d'Etude des Sols JES 2025 "Sols, fonctions et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française pour l'Etude du Sol, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening policy through science: the contribution of the EJP SOIL programme to EU Soil Monitoring and Resilience Directive Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.2, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits de carbone agricoles, acteurs du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CLIMAE« Agriculture et Forêt face au changement climatique : adaptation et atténuation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE (Institut National de la Recherche pour l'Agriculture, l'Alimentation et l'Environnement), Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneath the surface, beyond the targets: soil carbon science for EU policy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2025- European Soil Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSSS (European Confederation of Sciences Societies), Sep 2025, Sévilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants contribution to carbon sequestration in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants in the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pascal, Mar 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’atténuation – Stockage du carbone par les grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les plantes dans un environnement à fort CO2 : Contraintes et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences; Académie d’Agriculture de France, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are soils climate-smart?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREGE 30th Anniversary - Interdisciplinary symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE (Centre de Recherche et d'Enseignement des Géosciences de l'Environnement), Aug 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organo-mineral interactions to soil and carbon policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 9th International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific indicators and stakeholders’ perceptions on soil threats in France: how do they compare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different approaches to soil monitoring: comparison between national soil information monitoring systems (N-SIMS) and LUCAS soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Poeplau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Stenber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on gérer les sols à la fois pour la sécurité alimentaire et le climat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conferences masters de l’Ecole Polytechnique Fédérale de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National soil data in EU countries, where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia D Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil information and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL consortium; FAO, Sep 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission radio &amp;quot;La Terre au carré&amp;quot;, France Inter, 3 avril 2024. Les champignons du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Inter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College of Agriculture &amp; Environmental Sciences; Chair of Soil Science (CSS); Agriculture Innovation and Technology Transfer Center (AITTC), May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dados e indicadores para avaliar e mapear a saúde do solo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mocali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP Soil : O Solo: Indicadores da sua qualidade e boas práticas agrícolas no contexto de alterações climáticas - alguns resultados recentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP Soil; Instituto Nacional de Veterinária, I.P. Investigacão Agrária e Veterinaria, Mar 2024, Herdade Monte de Santo Isidro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing additional carbon in soil: different practices, different stabilities of the organic matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Tchodovie Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024 International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN; INRAE, Jan 2024, Rueil Malmaison, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Damatirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Elsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National soil data in EU Countries, where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fantappie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of soil spatial heterogeneity and water in stabilizing and destabilizing soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-14399, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard d’experts scientifiques et techniques sur la proposition de directive européenne relative à la surveillance et à la résilience des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Poinçot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of soils in sustaining society and the environment: a carbon mania?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSS Centennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interersarse por los suelos ? Lectio Honoris Causa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie Docteur Honoris causa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Santiago de Compostella, May 2024, Santiago de Compostella, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols: une resource à protéger?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protéger les sols: une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques agricoles sur la stabilité structurale des sols et la déprotection des matières organiques lors de cycles de dessiccation-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are soils a solution to climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAC2023- Netherlands Earth Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Earth Science Society, Mar 2023, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantification of the interactions between soil architecture and microbial dynamics under a dynamical soil architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-12922, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et politiques publiques, le contexte actuel. Introduction à l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make nature-based solutions for carbon removal on land a success for climate, environment and farmers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-based solutions to increase carbon sinks on land. European Parliament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Parliament Intergroup on ‘Climate Change, Biodiversity and Sustainable Development’, Sep 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Health definitions, thresholds, indicator prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mocali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga (Latvia), Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are SOC storing soils more sensitive / more vulnerable to climate change?A laboratory evaluation for microbial respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè Panaewazou Israël Kpemoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial drivers of soil health in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Sep 2023, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of soil organic matter to soil health. Soil Health for Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mission Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission - Soil Mission Secretariat, Nov 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the scene for carbon farming: best practices and challenges: Developping C farming schemes in a soil health perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecomondo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high-resolution and dynamic soil organic carbon monitoring system for agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Ruyschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny Van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. meeting of the carbon removals expert group: Carbon farming: mapping of certification methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU DG CLIMA, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we manage microbial carbon use efficiency via liming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Schmidhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Bodenkundliche Gesellschaft, Sep 2023, Halle (Saale), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de directive du parlement européen et du conseil relative à la surveillance et à la résilience des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop National de l'EJP SOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Oct 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des sols en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOSYS, INRAE, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Carbon Sequestration in Urban Soils and Its Relation to Microbial Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Lim Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ge Hyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayoung Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone et sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits déjeuners de l'Académie d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples enjeux de la protection et de la gestion durable des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessions de l'Académie des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Technologies de France, Oct 2023, on-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of soil organic matter to soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Northern Europe ‘4 per 1000’ Regional meeting – More carbon in the soil for multiple benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4p1000 initiative - Baltic Sea Action Group, Jun 2023, Helsiinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols des microfermes urbaines au sein de l’économie circulaire : utilisation de produits résiduaires organiques et stocks de carbone des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16emes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new instrument for contributing to the soil science - policy interface: the EJP SOIL National Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam O’toole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy relevant project results. Approaches to evaluate soil health indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mocali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga (Latvia), Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high-resolution and dynamic soil organic carbon monitoring system for agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Ruyschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny Van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Center, Europ Commission, Nov 2023, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon-sequestration and climate mitigation – definitions and their implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences U noon, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la préservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des sols 2023- Les sols dans le cycle de l'eau. L'engagement français dans la dynamique européenne pour la santé des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Health : how it can be measured and evaluated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack H. Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mocali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Soil Health webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols stockant du carbone sont-ils plus sensibles au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè Panaewazou Israël Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols "Les sols et les systèmes alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, ASsociation Française d'Etude des Sols; Conservatoire d'Espaces Naturels Normandie Seine; Université de Rouen, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Fauna Communities on Newly Installed Rooftop Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Mara Campos De Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Global Soil Biodiversity Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSBI, Global Soil Biodiversity Initiative, Mar 2023, Dublin, Ireland. pp.abstract no 554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions et services rendus par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du sol au foncier, des fonctions aux usages, quelle politique foncière ? - Introduction à la présentation de l'avis du CESE porté par C. Claveirole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESE, Jan 2023, Paris, palais d'Iena, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroSoil 2023 : Feedback between Soil Microstructures / the Microhabitat and Soil Biota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint Loup Lamairé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical stability of additional carbon stored under alternative agricultural practices and organic waste product application: what do granulo-densimetric fractionation and Rock-Eval® thermal analysis tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè Israel Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOM 2022. Soil organic matter international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seoul, Jun 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct patterns of change of organic matter in bulk soil or in earthworm casts during ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quénéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are SOC storing soils more sensitive / more vulnerable to climate change?A laboratory evaluation for temperate agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUR Soil Ecology seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2022, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering soil carbon sequestration in agricultural soils that contributes to climate change mitigation : a roadmap for European soil research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keesstra Saskia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuikman Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulkholm Lars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornu Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOM - Soil organic matter international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seoul, Jun 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees: what is the potential for carbon farming and for regenerative agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planting4Future - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tree o f the year 2022 Europe, Mar 2022, Brussels (on-line), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of the amount of organic carbon protected inside soil aggregates estimated by crushing: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, International Union of Soil Sciences, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On soil data sharing: legal framework and general sharing policies in Europe - Results from the investigation done in the EJP SOIL H2020 programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Peruginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny Van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil organic carbon (SOC) sensitivity to increasing temperatures, soil moisture, and dry-wet cycles in temperate agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P. I. Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOM2022. Soil organic matter international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seoul, Jun 2022, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural soil management for the climate: from science to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Swedish Academy of Agriculture and Forestry, Feb 2022, Stockholm (on line), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULAR CONNECTION OF STAKEHOLDER GROUPS FOR IMPACTFUL COMMUNICATION AND DISSEMINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Carlenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular @WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research, Apr 2022, Wageningen (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crops and cropping systems that contribute to carbon storage in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zero Greenhouse Gas Emission in High Productive Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftops farming on urban waste provide many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste J.-P. Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular @WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Research and University, Apr 2022, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture controls on soil organic matter dynamics: from microbial habitats to sustainable climate-smart soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Kpemoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Soil Science Conference- "Overcoming boundaries, transcending scales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Soil Science Society, Sep 2022, Trier, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-smart AND sustainable management of agricultural soils: identifying synergies and addressing trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Leppala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congres of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards policies that support protecting and increasing soil organic matter. A researchers view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How can we work towards policies being oriented towards a single point focus to increase Soil Organic Matter in soils?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Save soils, Concious Planet, Dec 2022, On-line, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock-Eval®-RMQS: Monitoring the Characteristics of SOM on the French Territory with Rock-Eval® 6 Thermal Analysis to Assess its Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU European Geosciences Union, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials of carbon sequestration in agriculture: opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon sequestration in agriculture - opportunities and challenges. Online workshop under the German G7 presidency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thunes Institute, Nov 2022, Braunschweig (on-line), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil organic C storage and persistence in soils: levers associated with microbial and physical controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SSSA, Nov 2022, Baltimore (on-line), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct patterns of change of organic matter in bulk soil or in earthworm casts during ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienne, Austria. pp.EGU22-13352, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agricultural soil management to sequester carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Global Forum for Food and Agriculture. Sustainable Land Use: Food Security Starts with the Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Federal Ministry of Food and Agriculture, Jan 2022, Berlin (on-line), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of carbon farming in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Carbon Cycles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jan 2022, Brussels, on-line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentialités de stockage de carbone dans les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le génie écologique du sols au service d'une société durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'ingénieur, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon farming for soil health and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Farming in a 2030 agenda for soil health and climate- COP26 Side events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, CIRAD, IRD, 4 per 1000; ECAF, South Pole, Nov 2021, Glasgow (on-line), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does increased SOC storage yield net removal of greenhouse gases ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union webinar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geosciences Union, Aug 2021, San Francisco (on-line), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe’s most precious resource: How can we kick start the transition in soil management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum for the Future of Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE Foundation, Mar 2021, On-line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of soils: challenges regarding agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum for the future of agriculture. Rise foundation Webinar. A conversation on the future of European soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE foundation, Mar 2021, Brussels (online), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-smart soils : from microhabitats to management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helmoltz Centre webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmoltz Centre, Jun 2021, Leipzig (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter to mitigate and to adapt to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change adaptation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyung Hee University, Aug 2021, Seoul (on line), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique: gérer les matières organiques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires de l'Agence de l’Eau Seine Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l’Eau Seine Normandie-, May 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the EJP SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cool Earth via Microbes in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEDO, Tohoku University, and NARO, Japan, Mar 2021, Tsukuba et on-line, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration terrestre du carbone : qu’est ce que c’est ? Invited presentation (on-line)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Zen. Comprendre la neutralité carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Région, Apr 2021, Paris (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing soil organic matter in agricultural soils via plant inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The soil-plant-environment nexus and emerging challenges across terrestrial ecosystems” Second Joint Meeting on Soil and Plant Systems Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soil science society, Italy; Plant systems science society, Italy, Sep 2021, Torino (on-line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la précision des modèles de dynamique du carbone organique du sol à l'aide d'une méthode d'initialisation robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JES 2021 - 15èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et stabilisation des matières organiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de l’ Agriculture du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pour une Agriculture du vivant, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CGEDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologique, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy soils to combat climate change and end hunger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Forum of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germany Federal Ministry of Food and Agriculture, Jan 2021, on-line, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques culturels et paysagers rendus par les microfermes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Transitions 2020 - Les transitions écologiques en transactions et actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des sols agricoles au changement climatique: adaptation et atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Carbone 2021 - « Les enjeux du Carbone : l’Agriculture, un secteur stratégique porteur de solutions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Planet A- L'institut Hautes Etudes Agriculture, Sep 2021, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in the EU Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly - Session: Integrating geosciences in the European Green Deal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil organic carbon stocks for climate change mitigation and adaptation: what is the sequestration potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-EU Expert Dialogue: Improve Joint Monitoring and Modelling between Biodiversity Conservation and Climate Action Dialogue 3 – Climate actions in the land sector: carbon removal and sustainable sinks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU Commission, Sep 2021, Bruxelles (on line), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing organic stocks in agricultural soils : knowledge gaps and potential innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPRESID congreso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Argentina de Productores en Siembra Directa, Aug 2021, Buenos Aires (on-line), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make Carbon Farming a Success for Climate, Environment and Farmers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accelerating carbon farming. Joint webinar European Parliament-"4 per 1000" Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Parliament; 4 per 1000" Initiative, Sep 2021, Bruxelles (on-line), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquestration terrestre du carbone : quel est le rôle des sols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zen - Conférences Neutralité carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris-Région, Apr 2021, on-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation et augmentation du carbone dans les sols: Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'augmentation du carbone dans les sols. Etat des lieux et perspectives. Les agrowebinaires du mardi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium, Apr 2021, Paris (on-line), France. https://www.agreenium.fr/ag_videos/386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenting soil health initiatives : A research programme towards the climate-smart and sustainable management of soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Soils for Europe, An EIP AGRI seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP AGRI, Apr 2021, Bruxelles (on line), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sustainable soil management climate-smart?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL - Connecting people and soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of soil science, Aug 2021, Genève (on line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards healthy soils with the EJP SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIP AGRI Seminars - Healthy soils for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU commission- DG AGRI, Apr 2021, On-line, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accuracy of soil organic carbon models by initializing their pool partitioning using Rock-Eval thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière organique des sols, qu’est ce que c’est?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques des sols agricoles. Journée technique du Comifer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER, Apr 2021, Paris (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role and importance of soil organic carbon for soil health and climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America and the Caribean 4p1000 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4p1000 Initiative, Dec 2020, Rio de Janeiro (online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil management for climate and food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Life Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Feb 2020, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols. Pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle Cooperative Vivescia Grand Est.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivescia, Jan 2020, Chalons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accuracy of soil carbon models using a Rock-Eval-based initialization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-smart sustainable soil management for multiple benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO webinar series. Preventing and mitigating land degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Jun 2020, Rome (on-line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol en quelques mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée désartificialisation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office français de la biodiversité, Nov 2020, Paris (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols, une ressource naturelle à la croisée de nombreux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d’éthique INRA-IFREMER-CIRAD-IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon: key to address vulnerabilities of agriculture to climate change and food security issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special workshop of the Koronivia process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNFCC, Jun 2019, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et stabilisation des matières organiques dans les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ver de Terre Production, Feb 2019, Paris, France. https://www.youtube.com/watch?v=nHGQge9_7GM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial habitats shape soil organic matter dynamics. Why care about the microscale when issues are global ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ISMOM (International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS International Union of Soil Sciences, Jun 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible trade-off between soil nitrogen availability and root carbon inputs to soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA ; Université de Poitiers, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils for nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Total annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Total, Jan 2019, La Défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbial habitats to sustainable and climate smart soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual interactions between decaying plant litter, soil microorganisms and mineral particles, controlled by soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Witzgall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen A Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, Australia. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer le potentiel de stockage de carbone dans les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du COMIFER « Fertilité Organique et Biologique des Sols »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial hotspots across moisture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRI-MEE worshop: Drying and Rewetting, Integrating Modelling and Empirical Environments,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lund, Nov 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets et services environnementaux associés aux modalités de travail du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France. Labour et non labour : enjeux pour l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture de France, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stocks de carbone et le potentiel de stockage dans les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cycle global du carbone, contributions du système terrestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF), Nov 2019, Paris, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living soils symposium Policy and carbon sequestration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4p1000 initiative, Mar 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de flux (&amp;gt; décennie) et stockage de carbone dans les sols agricoles, forestiers et urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Fonction et Services Sol « Flux et Stockage de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing carbon storage in soils for sustainable agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Above- and belowground Biodiversity for Sustainable Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope, Nov 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization-destabilization of soil organic matter in the long term : insights from long term bare fallows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the 4p1000 initiative in defining research priorities for soil organic carbon under the sustainable development agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Alejandra Moreno Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Australia’s National Science Agency, Oct 2019, Adelaïde, Australia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du collectif CarboSMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-smart sustainable management of agricultural soils to address land degradation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerraEnvision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TerraEnvision, Sep 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jachères nues de longue durée: une plateforme pour analyser la dynamique du carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA EcoSys, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols pour la sécurité alimentaire et le climat: l’initiative 4p1000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenaire de l'Université de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège-Gembloux AgroBiotech, Mar 2018, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing soil organic matter in agricultural soils via plant inputs: recent perspectives and knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter Management in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thunen Institute, May 2018, Braunscheiwg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions pédologiques centenaires et bilans géochimiques contemporains : intérêt de l’essai de longue durée en sol nu des 42 parcelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA EcoSys, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of deep soil horizons to persistent organic carbon sequestration in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration de carbone dans les sols: Leviers d’action à l’échelle des territoires L’initiative 4p1000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Réseau Régional Centre-Val de Loire des collectivités en Plans Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Région Centre Val de Loire, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban waste provide many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier le carbone organique persistant des sols à l'aide des jachères nues de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA EcoSys, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la dynamique du carbone inorganique des sols dans les bilans carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO2018 : "La matière organique dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are orchards beneficial for the environment? Benefits from and to carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEGEPOLYS GIS FRUIT SYMPOSIUM SIVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Fruit, Jan 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils to address global challenges : the « 4 per 1000 » initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Structure and Tillage Organisation (ISTRO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTRO, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter as a soil-ution to global challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nobel Conference 54- Living Soil: A Universe Underfoot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gustavus Adolphus College, Mineapolis, Oct 2018, Mineapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « 4 per 1000 » initiative. Soils for food security and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Stella Koutika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soil Science Congres 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaculture practices effect on soil fertility and organic matter distribution in aggregate-size classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquestration de carbone dans les sols: Leviers d’action à l’échelle des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques fournis par la biodiversité des sols : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunion du Groupe Biologie des sols du COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the loop between soils and lignocelluloses to address global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; Université de Reims, Jun 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pore scale biogeography exist in different soil types?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban wastes: a first assessment of ecosystem services provided by constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat constraints on the functional significance of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-6745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock-Eval analysis of French forest soils: the influence of depth, soil and vegetation types on SOC thermal stability and bulk chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Rock-Eval 6 thermal analysis a good indicator of soil organic carbon lability? – A method comparison study in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting carbon sequestration in soils: The 4 per 1000 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Stella Koutika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling complexity of biophysical interactions in soil: linking fungal traits, pore geometry and distribution of soil organic matter hotspots to explain evolution of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell-Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system – Combining experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge for the initiative : available and needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and climate change: the 4 per mille initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on microbial microenvironments in soils: Convergence of approaches and a look ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-13652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energetic and chemical fingerprints of persistent soil organic carbon. Soil 6th International Symposium on Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis based models to quantify the centennially persistent and bi-decadally labile organic carbon pools in temperate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for microbial habitats in modeling soil organic matter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal persistence of organic matter in soils: Insights from STXM-NEXAFS and nano-SIMS investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased soil organic carbon stocks under agroforestry: A survey of six different sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-16582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SOC labile fractions through respiration test, density-size fractionation and thermal analysis – A comparison of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-10672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of depth, soil and vegetation types on indicators of soil organic carbon lability in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, France. pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et améliorer des sols par des pratiques agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque régional Agro-écologie et Ingénierie écologique, Associations Gaié et NatureParif, LabEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols : quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les sols des villes et les sols des champs. Festival du Village Emmaüs de Lescar-Pau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lescar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new individual based approach to deal with soil complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French evaluation of soil-related ecosystem services for agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-policy aspects of soil-related ecosystem services mapping and assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et carbone : Stocker du carbone, enrichir les sols en matière organique. Le projet 4 pour mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’association d’agriculteurs BASE (Biodiversité, Agriculture, Sol et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices to increase carbon storage in soils: is it only a matter of inputs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;4 per mil&amp;quot; initiative : Increasing soil C stocks for food security and climate change. From policy to research questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General assembly of the German Biodiversity Exploratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Wernigerode, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energetic and chemical fingerprints of persistent soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain F. Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et changement climatique : enjeux, volants d’action et besoins de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand séminaire du CEREGE, Centre de Recherche et d’Enseignement de Géosciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and Modeling of Moisture-Temperature-Substrate Interactions in Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fco Javier Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda A. Vasilyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Menichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols? Le projet 4 pour mille. Application à la viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sols et fertilisation, Institut Technique de la Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cognac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices that store organic carbon in soils: is it only a matter of inputs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C dynamics in Amazonian podzols under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for microbial habitats in modelling soil organic matter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMmic Conference, Microbial contribution and impact on soil organic matter structure and genesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Soil Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on Sustainable Plant Nutrition and Soil Health, International Fertilizers Association, Annual Agriculture and Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil functions and ecosystem services : accounting for soils in ecosystem assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Soil Security Conference - More Science-Society Interfaces for a Global Soil Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des sols aux services écosystémiques en milieu urbain et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2016, Tours, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiative 4 pour 1000: les sols pour la sécurité alimentaire et le climat. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par Mr Courteau, sénateur, pour l’Office Parlementaire des Choix Scientifiques et Techniques (OPECST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the pluri-centennial soil organic carbon pool using Rock-Eval pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout savoir sur : Attention ... ça chauffe ... rôle du sol dans l’atténuation des changements climatiques : l'initiative 4‰</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Année internationale des sols, COP21, matières organiques et stockage de carbone : le point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des pratiques culturales sur la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du CGAAER, Groupe Sols et eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances actuelles sur la dynamique du C dans les sols et les processus gouvernant le stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France, "Stocker du carbone dans les sols pour lutter contre le changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by rooftop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frascaria Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of soil organic carbon stock under agroforestry: a survey of different sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;4 per mil&amp;quot; initiative (Increasing soil C stocks for food security and climate change)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISO/TC 190 Soil quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les sols sous agroforesterie : une étude multisite en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etude des Sols - Sol et Changement Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is priming effect a significant process for long-term SOC dynamics? Analysis of a 52-year-old experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etude des Sols - Sol et Changement Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris, les collemboles s’envoient-ils en l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal persistence of organic matter in soils: insights from spatially resolved investigations at the submicrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’importance du « priming effect » à long terme ? Apport d’une expérimentation au champ de 52 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. p. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-pedological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol un enjeu de société: services écosystémiques et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la grappe d’entreprises Le Vivant et la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Le Chesnay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels volants d’action pour enrichir les sols en matière organique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur la matière organique et la biodiversité dans les sols. Ministère de l’Agriculture, de la viticulture et de la protection des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ettelberg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les sols reprenaient place dans nos villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Bernardo Secchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes Lab-U. Genève, FRA., Sep 2015, Genève, Suisse. Diaporama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial de la agricultura para reducir emisiones de GEI. Una visión global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Jornada Tecnica del Proyecto Life + REGADIOX - Gestión de suelos agrícolas de regadío para la estabilización de C atmosférico en el suelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Public University of Navarre. ESP., Dec 2015, Pampelune, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the pore scale to the core scale: How to model the spatial interactions in soils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation options through carbon sequestration in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil, an Ally for Climate Mitigation. COP21 Side Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission's Joint Research Centre (JRC). ITA., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, Reporting and Verification (MRV) of soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bockel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braimoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie permet-elle de concilier production agricole et atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des arbres en agriculture, l'agroforesterie au coeur des enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Botanique de France. FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols, enjeux actuels et gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Sol en Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Avon-Melun-Sénart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage soil carbon ? The link with agriculture and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sparks Lectures : Soil matter for climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Climate-KIC France (the EU’s main climate innovation initiative). Paris., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection et gestion durable des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’AIDR : Economie verte et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical control of soil organic carbon persistence at the multidecadal time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015, European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les effets des pratiques agricoles pour optimiser les services écosystémiques rendus par les sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) : " Les sols : des services et des usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol : compartiment essentiel dans la régulation des émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Changement climatique - Side event COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Dec 2015, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : quels sont ses déterminants ? Quels approches et outils pour la qualifier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fertilité des sols dans les systèmes fourragers. Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production des Fourrages (AFPF), Apr 2015, Paris, France. pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SOLTER - Evaluation des services écosystémiques rendus par les sols à l’échelle d’un territoire urbain et peri-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 14 diapos PPT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suelos sanos para una vida sana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada Ano internacional de los suelos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical protection of soil organic matter : a matter of life in soil pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. ISTRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Sep 2015, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols agricoles : de l’évaluation des volants d’action aux interrogations sur les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Gestion des matières organiques des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Peyresc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking rooting depth and fine root turnover to soil organic carbon stocks in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the International Society of Root Research ( ISRR9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research (ISRR). INT., Oct 2015, Canberra, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils our silent allys agains climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Youth (COY11) in relation to COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’agroforesterie sur le stock de carbone organique du sol sous climat méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques et le sol Que sont-ils ? Quelles sont leurs utilisations ? Quelle est leur place dans la gestion des sites et sols pollués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net effect of liming on soil organic carbon stocks: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon sequestration in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Agroforestry Federation (EURAF). INT., Jun 2014, Cottbus, Germany. 290 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols et la préservation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité du C profond des sols aux changements climatiques : Minéralisation des matières organiques du sol à différentes teneur en eau en profondeur dans un PODZOSOL amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les matières organiques des sols : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’association d’expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Juillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by soils of urban, industrial, trafic, mining and military areas (SUITMAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la multifonctionalité des sols dans les politiques publiques ? Sol contre tous Biodiversité, urbanisation, agriculture : Et s’il fallait choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la multifonctionalité des sols dans les politiques publiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du sol : impact du travail du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut t’il travailler le sol ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières organiques des sols: une ressource importante à considérer, que l’on peut gérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival National Non Labour et Semis Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilisation des matières organiques dans les sols : ou en est t’on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’évaluation des services écosystémiques fournis par les sols : évaluation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheur « Evaluation des services écosystémiques fournis par les sols à l’échelle territoriale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Villarceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multiéchelle et propriétés émergentes de la dégradation microbienne des matières organiques des sols. MEPSOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Numérique-ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols forestiers et changements climatique et atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REGEFOR – Fertilité des Sols et Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques fournis par les sols. Sols, propriétés, services, résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NormaSol - Biodiscée "Sols, propriété(s), services, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA., Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA. Assemblée Permanente des Chambres d'Agriculture (APCA), FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable soil carbon decomposition is more sensitive to temperature. Evidence from long term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Tolstrup Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efecto del encalado en la acumulación de materia orgánica del suelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 reunion de la Sociedad Espanola de la Ciencia del Suelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Majorque, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières organiques des sols en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Permanente des Chambres d'Agriculture (APCA). FRA., Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and mineralisation rate of soil organic matter at the pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organic Matter Stabilization conference, SOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive localisation of soil organic matter in soil aggregates using synchrotron based X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal and centennial scale stable soil organic carbon : insights from long term bare fallows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Katterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rothamsted Research, May 2012, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of organic matter on trace metal availability in contaminated soils: case of high biomass perennial crops vs annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organic matter decomposition in heterogeneous soil structure at microbial habitats scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? Insights from fractionation analyses conducted on soils under different land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Century scale protection of organic matter in soil aggregates. An approach using long-term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organic Matter Stabilization conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the sensitivity of the soil oragnic matter mineralization to a change of temperature depend on its quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms (ISMOM) Soil Interfaces in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme inactivation and microbial energy limitation explain negative temperature response of recalcitrant soil carbon decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvir Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Perveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du projet européen CarboExtreme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting soil structures in long term bare fallow treatments and its relation to C storage in soil: is organic matter physically protected in the long term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio R. Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms (ISMOM) Soil Interfaces in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a decision support system to develop the diagnosis and assessment of nitrogen losses in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability as an indicator of soil erodibility and soil physical quality: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la stabilité structurale pour optimiser la gestion organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in soils: insights from six long term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Tolstrup Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter Dynamics: Land Use, Management and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved assessment of interrill erodibility using structural stability. Recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium Agro Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ankara University. Department of Soil Science, Ankara, TUR., Apr 2008, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Sequestration in two farming systems in Laos : conventional versus mulch with no tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrina de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounsamai Soulileuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical soils under direct seeding, mulch-based cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de profils métaboliques pour l'étude de l'adaptation des communautés microbiennes du sol à leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim J. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France. pp.345-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00174958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of organic matter by soil minerals in the subsoil - An investigation of density and particle-size fractions along two profiles in cropped area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on organic matter dynamics in agro-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale Fourrages et Environnement de Lusignan (0006)., Jul 2007, Poitiers, France. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de carbone et d'azote et communautés microbiennes dans la détritusphère: interactions entre qualité et localisation des résidus végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du gène à la fonction : vers une approche intégrée de l'écologie microbienne. Journée d'animation du réseau INRA ECOMIC- Ecologie microbienne du sol et des milieux aquatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des matières organiques dans la structure des sols : Quels outils pour raisonner les teneurs en MO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée APCA : Teneur en MO des sols : implications agronomiques et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des techniques culturales sans labour (TCS) sur le fonctionnement des sols cultivés : composante physique et organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORPEN "Techniques Culturales Sans Labour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling of microbial adaptation to variable environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim J. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium onBacterail Genetics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wernigerode, Germany. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00174957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation physique et physicochimique de la matière organique dans le « subsol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contact sol-matière organique et de son influence sur la décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de variations de conditions environnementales sur la décomposition microbienne dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'hydrophobie d'un sol et stabilisation de la structure suite à des apports de résidus de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation comparée du C soluble et du C complexe issu de résidus végétaux : une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matières organiques en France. Etat de l'art et prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of microorganisms in relation to physical protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Mechanisms of Soil Organic Matter Stabilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus gouvernant la stabilisation des matières organiques dans les sols: dynamiques temporelles et interactions entre processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation organique peut-t'elle contribuer à la qualité physique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Fertilisation organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux de carbone entre le sol et l'atmosphère sont à double sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 2 p. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14796004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy brief on soil monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/RVXN-JA42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299599v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières organiques des sols. Formation AgroEcoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATE MITIGATION POTENTIAL OF REGENERATIVE AGRICULTURE IS SIGNIFICANT!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Paustian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Conant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cotrufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattan Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE BUSINESS CASE FOR INVESTING IN SOIL HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalma Somogyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières organiques: prestataires de services environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de fonctions et propriétés des sols de grande culture intensive. Effets de systèmes de culture alternatifs sur les matières organiques et la structure des sols limoneux et approche du rôle fonctionnel de la diversité biologique des sols (Dmostra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Decaens </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive européenne sur les sols : pourquoi les suivis par ADN environnemental ne suffiront pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Poinçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.mykfwuncc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring: what the new EU-wide ‘ground rules’ have in store for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Poinçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.v3jcceyey⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BD : Pourquoi mettre des fermes dans les villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ughetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toits potagers en ville, ce n’est pas que pour faire joli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon des indicateurs relatifs à l'état organique et biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Balloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing data from different soil organic matter fractionation protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Stojanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 468, pp.117774. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2026.117774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organo-mineral interactions to soil and carbon policies: bridging science and policy for soil health and climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00380768.2025.2610235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of carbon farming schemes: risk matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Photinodellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2026.2623365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of soil organic carbon in Amazonian Podsols to changes in environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1279-1289. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1279-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of soil organic carbon in artificially constructed urban green spaces: Linking soil organic carbon physical fractions, microbial dynamics, and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Lim Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ge Hyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayoung Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, 9 p., identifiant 117364. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the EJP SOIL Special Issue 1 on “Climate‐Smart Sustainable Agricultural Soil Management for the Future”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Zechmeister-Boltenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajasekaran Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Hood-Nowotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Munkholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (2), pp.e70079. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore scale microbial biogeography across different soil types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.109896. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting air bubble formation during X‐ray CT fast scanning of rewetted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (6), pp.e70054. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vzj2.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple pedotransfer function to estimate fine fraction organic carbon contents of surface horizons in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, pp.117366. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders' Perspectives on the Current State and Transition to Sustainable Soil Management Across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansonia Pulido‐moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Faye Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonna Løvlund Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars J Munkholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (5), pp.e70214. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is who in necromass formation and stabilization in soil? The role of fungi and bacteria as complementary players of biogeochemical functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Rohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rota Wagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf186. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pedogenesis of a young Technosol made from organic wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barrier-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, pp.117343. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth dependence of soil organic carbon additional storage capacity in different soil types by the 2050 target for carbon neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.149-174. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-11-149-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Indicators and Stakeholders' Perceptions on Soil Threats in France: How Do They Compare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (5), pp.e70190. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Carbon Dynamics Reshaped by Ancient Carbon Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), pp.e70482. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration in soils and climate change mitigation—Definitions and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e16983. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks” [Soil Biol. Biochem. 191 109342]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Elsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.109545. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the stability of additional organic carbon stored thanks to alternative cropping systems and organic waste product application? A multi-method evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P I Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.533 - 549. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-533-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing LUCAS Soil and national systems: Towards a harmonized European Soil monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Poeplau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 449, pp.117027. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Elsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.109342. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply letter to Munoz et al. ‘on the importance of time in carbon sequestration in soils and climate change mitigation’—Keep carbon sequestration terminologies consistent and functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), pp.e17230. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Sustainable soil management: Soil knowledge use and gaps in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Buchová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (3), pp.e13520. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collected knowledge on the impacts of agricultural soil management practices in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marta Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nádia Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Miloczki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13468. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between microbial communities and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Fierer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.226-239. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-023-00980-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Čapek and Šantrůčková’s comment to “Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks” [Soil Biology and Biochemistry 194: 109437]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Elsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.109501. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European agricultural soil management: towards climate‐smart and sustainability, knowledge needs and research approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S D Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Munkholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Kuikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.e13437. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four approaches to setting soil health targets and thresholds in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant A. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Miranda-Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 371, pp.123141. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European croplands under climate change: Carbon input changes required to increase projected soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176525. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue des acteurs sur l'accès à la connaissance sur les sols en France. Quelles améliorations possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.123-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops do increase soil organic carbon stocks—A critical comment on Chaplot and Smith (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Poeplau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Notaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does national SOC monitoring on agricultural soils align with the EU strategies? An example using five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina H E Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M J Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack H Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Kuikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13477. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental stoichiometry and Rock-Eval® thermal stability of organic matter in French topsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.209-229. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-9-209-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National soil data in EU countries, where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (4), pp.e13398. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are carbon-storing soils more sensitive to climate change? A laboratory evaluation for agricultural temperate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183, pp.109043. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable soil management: Soil knowledge use and gaps in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Buchová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Bøe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (6), pp. e13439. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate evaluation of the Birch effect requires continuous CO2 measurements and relevant controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.109007. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore distances of particulate organic matter predict N 2 O emissions from intact soil at moist conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ortega-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Schlüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arturo Amor-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.art. 116224. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies from global regions indicate promising avenues for maintaining and increasing soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-02003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and opportunities of soil knowledge to address soil challenges: Stakeholders’ perspectives across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Pirelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Bøe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nádia Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.116581. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders' point of view on access to soil knowledge in France. What are the opportunities for further improvement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.e00716. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocktake study of current fertilisation recommendations across Europe and discussion towards a more harmonised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia D Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žydrė Kadziuliene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan‐meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (5), pp.e13422. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and limits in imaging microorganisms and their activities in soil microhabitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 174, pp.108807. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust initialization method for accurate soil organic carbon simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-375-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of the amount of organic carbon protected inside soil aggregates estimated by crushing: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè P.I. Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 427, pp.116089. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well‐established fact: rapid mineralization of organic inputs is an important factor for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage du carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 105 (1), pp.72-77. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.105.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols pour l’ étude du carbone organique des sols en France métropolitaine. Avancées scientifiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.327-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Soil Carbon Sequestration in Enhancing Human Resilience in Tackling Global Crises Including Pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100069. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soisec.2022.100069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can long-term fertilization accelerate pedogenesis? Depicting soil processes boosted by annual NPK-inputs since 1928 on bare loess Luvisol (INRAE-Versailles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 416, pp.115808. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One green roof type, one Technosol, one ecological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.106475. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation efficiency of soil organic matter from plant litter is governed by clay mineral type more than plant litter quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuihong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 412, pp.115727. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐modelling predictions show high uncertainty of required carbon input changes to reach a 4‰ target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Barkusky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (6), pp.e13330. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable futures over the next decade are rooted in soil science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Janes-Bassett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (1), pp.e13145. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Quantitative Targets for Topsoil Organic Carbon Stock Increase in European Croplands: Case Studies With Exogenous Organic Matter Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.824724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques fournis par les sols de micro-fermes urbaines : Méthodologie et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the operationally defined fraction of soil organic matter, “GRSP” (glomalin-related soil protein), stable in soils? Evidence from trends in long-term bare fallow soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoussou Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Essi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (3), pp.1101-1112. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-mineral associations largely contribute to the stabilization of century-old pyrogenic organic matter in cropland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Burgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 388, 388, pp.114841. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an evaluation of cultural ecosystem services delivered by urban micro-Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste J-P. Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.1716. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13041716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning soil organic carbon into its centennially stable and active fractions with machine-learning models based on Rock-Eval® thermal analysis (PARTYSOCv2.0 and PARTYSOCv2.0EU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Franko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.3879-3898. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-3879-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate organic matter as a functional soil component for persistent soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Witzgall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Höschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen A Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4115. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24192-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term bare-fallow soil fractions reveal thermo-chemical properties controlling soil organic carbon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.1703 - 1718. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-1703-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of different size classes of organisms in cropped soils: What do litterbag experiments tell us? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.108394. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling, uncertainty and robust predictions of organic carbon in long‐term bare‐fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvaro‐fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.904-928. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional carbon inputs to reach a 4 per 1000 objective in Europe: feasibility and projected impacts of climate change based on Century simulations of long-term arable experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (13), pp.3981 - 4004. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-3981-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countries’ commitments to soil organic carbon in Nationally Determined Contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesl Wiese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wollenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viridiana Alcántara-Shivapatham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadie Shelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (8), pp.1005-1019. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2021.1969883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to “The “4p1000” initiative: A new name should be adopted” by Baveye and White (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.363-364. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01209-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4p1000 initiative: Opportunities, limitations and challenges for implementing soil organic carbon sequestration as a sustainable development strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshad Amiraslani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Garcia Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.:350-360. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01165-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground functioning of agroforestry systems: recent advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 453, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04633-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of technosols created with urban by-products for rooftop edible production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (9), </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17093210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection historique d’échantillons de sols de l’essai patrimonial des ‘42 parcelles’ (INRAE, Versailles) : une machine à remonter le temps...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.321-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition &amp;quot;Sols fertiles, vies secrètes&amp;quot; du Sénat, ses panneaux de sensibilisation, leurs déclinaisons, leur diffusion et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar specific mineralization rates of organic carbon and nitrogen in incubated soils under contrasted arable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.104712. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2020.104712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal evolution of detritusphere hotspots at different soil moistures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.107975. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics and soil physicochemical properties explain large-scale variations in soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.2668-2685. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Strategies to Boost Soil Carbon Sequestration in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Torquebiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (Avril), </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquestration de carbone dans les sols agricoles, forestiers et urbains : état des lieux des méthodes d’évaluation et de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.305-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon decomposition rates with depth and contribution of inorganic carbon to CO 2 emissions under a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (5), pp.909-923. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure, report and verify soil carbon change to realise the potential of soil carbon sequestration for atmospheric greenhouse gas removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.219-241. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for modelling soil structure dynamics induced by biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Fielding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (10), pp.5382-5403. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dynamic interactions between soil structure and the storage and turnover of soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Hildegard Elisabeth Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Marianne Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (20), pp.5025-5042. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-5025-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal persistence of organic matter in soils: multiscale investigations down to the submicron scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (7), pp.1401-1410. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1401-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing organic stocks in agricultural soils: Knowledge gaps and potential innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2018.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National estimation of soil organic carbon storage potential for arable soils: A data-driven approach coupled with carbon-landscape zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 666, pp.355-367. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of the chemical composition and thermal stability of particulate organic matter in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (2), pp.171-183. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-018-1332-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Rock-Eval 6 thermal analysis a good indicator of soil organic carbon lability? – A method-comparison study in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.108-116. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system &amp;ndash; combining experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.297-317. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-297-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of permaculture practices on soil physico-chemical properties and organic matter distribution in aggregates: A case study of the Bec-Hellouin farm (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Cornelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (Article 116), 12 p. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2018.00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors controlling soil organic carbon stability in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426 (1-2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Collembola “flying” onto green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and plant-derived compounds both contribute to persistent soil organic carbon in temperate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quénéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (1), pp.81-92. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-018-0475-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating organic carbon fractions with varying turnover rates in temperate agricultural soils – A comprehensive method comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Poeplau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Benbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.10-26. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop farming on urban waste provides many ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Manouchehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based on Rock-Eval thermal analysis to quantify the size of the centennially persistent organic carbon pool in temperate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (9), pp.2835-2849. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2018-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Effects of habitat constraints on soil microbial community function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo S. Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), 4057 p. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22119-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased soil organic carbon stocks under agroforestry: A survey of six different sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Beral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard G. Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.243--255. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas and perspectives: Can we use the soil carbon saturation deficit to quantitatively assess the soil carbon storage potential, or should we explore other strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angers Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecillon Lauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2017-395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological control of soil organic carbon and nitrogen stocks at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the Editor: Answer to the Viewpoint “Sequestering Soil Organic Carbon: A Nitrogen Dilemma”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattan Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (20), pp.11502-11502. </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b03932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm vs. Planktonic Lifestyle: Consequences for Pesticide 2,4-D Metabolism by Cupriavidus necator JMP134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (904), </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37:14 (2), </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrogenic Carbon Lacks Long-Term Persistence in Temperate Arable Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Wiedemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (96), </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of habitat constraints on soil microbial community function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo S. Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.4280. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04485-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter stabilization at the pluri-decadal scale: Insight from bare fallow soils with contrasting physicochemical properties and macrostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 275, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energetic and chemical signatures of persistent soil organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain F. Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (1-2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-016-0246-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion from cropland to grassland on the labile organic matter of a coarse-textured soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (2), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12871/0021857201622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does phyllosilicate mineralogy explain organic matter stabilization in different particle-size fractions in a 19-year C-3/C-4 chronosequence in a temperate Cambisol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (1), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières organiques et organismes vivants au cœur de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Progrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative arable cropping systems: A key to increase soil organic carbon storage? Results from a 16 year field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.150-164. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale Heterogeneity Explains Experimental Variability and Non-Linearity in Soil Organic Matter Mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth E. Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Battaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0123774. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0123774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of exudates, arbuscular mycorrhizal fungi and litter depositions to the rhizosphere priming effect induced by grassland species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvir Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Perveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.146--155. </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au coeur des effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net effect of liming on soil organic carbon stocks: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 202, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by soils of urban, industrial, traffic, mining, and military areas (SUITMAs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1659-1666. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0926-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alley cropping agroforestry on stocks, forms and spatial distribution of soil organic carbon : a case study in a Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 259–260, pp.288-299. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut organique et vie du sol : des fonctions multiples à optimiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 423, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourteen years of evidence for positive effects of conservation agriculture and organic farming on soil life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0215-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in soil stable carbon isotope ratio relates to loss of organic carbon: results from five long-term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Menichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Katterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.811-821. </w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling urban waste as possible use for rooftop vegetable garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Food: Journal on Food, Agriculture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosité du sol et techniques simplifiées : une dynamique lente et évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labreuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 425, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of soil meso- and macropores topology on the biodegradation of a soluble carbon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure E. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01170155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is priming effect a significant process for long-term SOC dynamics? Analysis of a 52-years old experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123 (1-2), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0063-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroforesterie permet-elle de concilier production agricole et atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Beral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher temperature sensitivity for stable than for labile soil organic carbon - Evidence from incubations of long- term bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando E. Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.633-640. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072305v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols agricoles : évaluation de leviers d’action pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colnenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.23-37. </w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ds2f-e425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter of forests and climate and atmosphere changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4 - Special Issue - 2014 - REGEFOR 2013 WORKSHOPS), pp.33-43. </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating microbial degradation of organic matter in a simple porous system using the 3-D diffusion-based model MOSAIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (8), pp.2201-2209. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-2201-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of soil organic matter in soil aggregates using synchrotron-based X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneka Mordhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.189-194. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The knowns, known unknowns and unknowns of sequestration of soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Stockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J. Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilusha Henakaarchchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164, pp.80-99. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming gives no climate change benefit through soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.E984. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1220724110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of soil organic C mineralisation at the pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo S. Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (1), pp.26--35. </w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inter-actions bio-organo-argileuses et la stabilisation du carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3-4), pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different soil structures on the decomposition of native and added organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.81--90. </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon mineralisation responses to alterations of microbial diversity and soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (7), pp.939--948. </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-013-0784-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of two root systems, earthworms and mycorrhizae on the physical properties of an unstable silt loam Luvisol and plant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Kohler-Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée-Claire Le Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gobat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 370 (1-2), pp.251--265. </w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1621-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Security: Solving the Global Soil Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.434--441. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-5899.12096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-dispersible clay in bare fallow soils after 80 years of continuous fertilizer addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200-201, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of soil heterotrophic respiration to moisture availability: An exploration of processes and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando E. Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.72-85. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of bacterial communities in relation to soil aggregate formation during the decomposition of C-13-labelled rice straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise N. Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon input differences as the main factor explaining the variability in soil organic C storage in no-tilled compared to inversion tilled agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1-3), pp.17--26. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-011-9600-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant clipping decelerates the mineralization of recalcitrant soil organic matter under multiple grassland species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvir Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.73--80. </w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that stable C is as vulnerable to priming effect as is more labile C in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.43--48. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of mineral control of soil aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme GESSOL 2 : impact des pratiques agricoles sur les matières organiques et les fonctions des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic capacities of microorganisms from a long-term bare fallow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in microbial isotopic fractionation during soil organic matter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (1), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9432-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00542772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biogeography at the soil pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Simon Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.280-286. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00542769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of soil organic carbon response at forest-cultivation sequences using 13 C measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bellarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foereid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00454157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term bare fallow experiments; new opportunities for studying stable soil carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrokhimia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of sorption versus aggregation for organic matter storage in subsoil horizons of two contrasting soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and isolating stable soil organic carbon using long-term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (7), pp.3839-3850. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3839-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00576270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of intra- and extra-aggregate organic matter at the silt-size scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Swanston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (156), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00576327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biogeography at the soil pore scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Simon Ruamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2011 (43), pp.280-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00577735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in topsoil and in subsoil may be controlled by different regulatory mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00430863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dependance of organic carbon-metal relationships A multi-scale statistical analysis, from horizon to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00542719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and future perspectives of global soil carbon response to climate and land-use changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (62B), pp.700-718. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0889.2010.00499.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00576313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for C-13-labeling of metabolic carbohydrates within French bean leaves (Phaseolus vulgaris L.) for decomposition studies in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Ghashghaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23(12), pp.1792-1800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of organic inputs over time on soil aggregate stability – A literature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of soil organic carbon response at forest cultivation sequences using 13C measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bellarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Foereid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (41), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00576316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and origin of lipids in clay size fraction of a cultivated soil as revealed using preparative thermochemolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Amblès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in topsoil and in subsoil may be controlled by different regulatory mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (16), pp.416-426. </w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00576323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microaggregation and organic matter storage at the silt-size scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146, pp.326-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatography metabolic profiling: a sensitive tool for functional microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp.491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of herbicides onto particulate organic matter from surface soils under different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals as a soil potassium reservoir: observation and quantification through X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Velde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 302, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00341620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic metabolic profiling: A sensitive tool for functional microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim J. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75, pp.491-500. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00337463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the influence of soil-plant residue contact on carbon mineralization: Comparison of a compartmental approach and a 3D spatial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.2754-2761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and desorption of non-ionic herbicides onto particulate organic matter from surface soils under different land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (2), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00967.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids in long-term bare fallow soils: influence of annual N fertiliser and manure applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59, pp.617-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the influence of soil-plant residue contact on carbon mineralization: Comparison of a compartmental approach and a 3D spatial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (11), pp.2754-2761. </w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erodibility of Mediterranean calcareous soils: relevant aggregate stability methods and significant soil variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Noni G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent J. Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Asseline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00823.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution granulo-densimétrique de la matière organique dans un sol argileux sous semis direct avec couverture végétale des Hautes Terres malgaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joële Louri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04102819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of a microbial function (2,4-D mineralisation) from parcel to microhabitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.64-71. </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2004.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption regulates the fate of the amino acids lysine and leucine in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davey Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp., 320-329. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2005.00744.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00139035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of the pesticidal toxin from Bacillus thuringiensis subsp. tenebrionis on tropical soils and their particle-size fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardon Muchaonyerwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottorino Luca Pantani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Nyamugafata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheu Mpepereki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 133, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.530-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,4-D impact on bacterial communities, and the activity and genetic potential of 2,4-D degrading communities in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp.529-537. </w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00159.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay-sized organo-mineral complexes in a cultivation chronosequence: revisiting the concept of the “primary organo-mineral complex”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.596-607. </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00834.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microbial 2,4-dichlorophenoxy-acetic acid (2,4-D) mineralization from fields to microhabitat scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (1), pp.64-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate stability and microbial community dynamics under drying-wetting cycles in a silt loam soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (8), pp.2053-2062. </w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (4), pp.530-538. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00806.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Turnover Kinetics with Depth in a French Loamy Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.2097-2105. </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2006.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physicochemical processes and control of soil organic matter stabilization and turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Kogel-Knabner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Kandeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Piccolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58, pp.425-425. </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00841.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in clay-associated organic matter quality in a C depletion sequence as measured by differential thermal analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129 (3-4), pp.186-199. </w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gross changes in clay-associated organic matter in a C depletion sequence as measured by thermal techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain F. Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129, pp.186-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and origin of the non-hydrolysable organic fraction in a forest and a cultivated temperate soil, as determined by isotopic and microscopic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (5), pp.719-730. </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2005.00764.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term changes in the distribution and delta15N values of individual soil amino acids in the absence of plant and fertiliser inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J. Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus J. Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland A. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256010412331305607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term changes in the distribution and delta N-15 values of individual soil amino acids in the absence of plant and fertiliser inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J. Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petzke K. J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner R. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4), pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxide oxidation of clay-associated organic matter in a cultivation chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain F. Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Righi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway of soil organic matter formation by selective preservation of resistant straight-chain biopolymers: chemical and isotope evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (6), pp.411-415. </w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(98)00005-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway of soil organic matter formation by selective preservation of resistant straight-chain biopolymers: chemical and isotope eidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (6), pp.411-415. </w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(98)00005-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilatory nitrite-reductase provides a competitive advantage to Pseudomonas sp. RTC01 to colonise the centre of soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge J. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Clays-Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (3), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-6496(96)00054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistant ultralaminae in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (3/4), pp.263-265. </w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(96)00126-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term soil managements on the nature of OC in organo-mineral associations in temperate arable soils: selective dissolution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumpei Fukumasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gregorich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puu-Tai Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Kajiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-19912, 2025, </w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of texture and management practices on soil structure dynamics and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MicroSoil 2025 - Soil Organic Carbon: Microscale processes and constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Loup Lamairé, France. pp.1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can secular stable soil organic carbon be isolated? An assessment of Zimmermann fractionation using a long-term bare fallow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-6311, 2025, </w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing soil properties between LUCAS Soil and National Soil Information Monitoring System (N-SIMS): major differences and implications for future policies to evaluate soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Poeplau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Network of scientific and technical expertise on soil: Feedback from a hub to stimulate interactions between experts, decision makers and local authorities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Poinçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Buitrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024, Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stabilization in soil after organic amendment application -A comparison of two biomass use scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Soil Organic Matter SOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guerir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la capacité de stockage additionnel de carbone organique dans les sols à horizon 2050 à l'échelle d'un petit territoire, en fonction du type de sol et de la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024 "Matières Organiques, Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bourgogne Auxois Morvan - Semur-en-Auxois (Côte d'Or), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National soil data in EU countries, where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia D Keesstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity and drivers of thermal and physical soil organic carbon fractions at the scale of mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, VIENNA, Austria. , pp.EGU23-6849, 2023, </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carbone organique additionnel stocké grâce à des pratiques agroécologiques est-il stable à l'échelle de la décennie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchodjowiè Panaewazou Israël Kpemoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d'Etude des Sols "Les sols et les systèmes alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle STICS pour prédire les évolutions du carbone organique des sols : comparaison avec AMG et initialisation du carbone stable par analyse thermique Rock-Eval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 23, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-metric evaluation of an ensemble of biogeochemical models for the estimation of organic carbon content in long-term bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for an enabling environment to foster soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu H. Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habidou Assouma Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ecosystem services delivered by urban micro-farms: the research project SEMOIRS [2018-2020]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Giacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo, a simple tool providing default estimates of carbon sequestration in soils, vegetation and wood products for territorial climate policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duparque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et valorisation « open science » des données de décomposition des litières végétales dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jacqueton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres de la Fertilisation raisonnée et de l’analyse" Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal evolution of detritusphere hotspots at different soil moistures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaïde, Australia. p 21, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon decomposition rates with depth under an agroforestry system in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 22, 2019, Soil Organic Matter in a Stressed World"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils a case study over a small agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon decomposition rates with depth under an agroforestry system in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initializing the stable pool of soil carbon models using Rock-Eval thermal analysis to improve their accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar mineralization rates of soil organic carbon and nitrogen in different alternative arable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , Geophysical Research Abstracts, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de longue durée à Grignon Dehérain et 36 parcelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dependence of soil organic carbon, abundance, biomass and diversity of earthworms in 15 temperate agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (SFE²), SFEcologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaculture practices favor organic matter storage in labile form in the macroaggregate pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix de Tombeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Cornélis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting 20-year soil organic carbon loss using Rock-Eval 6 thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , Geophysical Research Abstracts Vol 20, pp.EGU2018-7087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai des Closeaux INRA Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Petraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pore scale biogeography exist in different soil types ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts Vol. 20, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon mineralization rates with depth in a calcareous soil under an agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.169, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques rendus par les SUITMAS (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Ecosystem services: their contributions and relevance in urban environments Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PRO sur les toits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of soil organic carbon stock under agroforestry: a survey of different sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p., 2016, Celebrating 20 years of Agroforestry research in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical feedbacks to climate change: Insights into soil moisture controls on soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry for a climate-smart agriculture – a case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional storage of soil organic carbon in an agroforestry system under Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone, matières organiques, biodiversité : les enjeux et les impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2015, Les sols et le climat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil pyrogenic C lacks long term persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wiedemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 17, 2015, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooftop Gardens and ecosystem services: beyond food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et localisation des matières organiques dans le sol : Relations avec l’activité microbienne et conséquences pour le fonctionnement du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. Academie Agriculture de France, 2 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing C in agricultural soils: evaluating triple-win climate-smart actions for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et les sols dans tout ça ? L’artificialisation des sols et les fonctions assurées par le sol. Requalification des sols et dépollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of agroforestry systems to climate change mitigation - Assessment of C storage in soils in a Mediterreanean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Germon A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific and professional conference, Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des communautés microbiennes à une augmentation de la température augmente quand la biodégradabilité de la ressource organique baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de transfert sur la biodiversité des sols : Atlas de la Biodiversité des sols et Jeu de 7 familles de la vie cachée des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgis Sapijanskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Étude des Sols (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Chambery, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of two drivers of soil organic matter biodegradation. Habitat properties versus habitat community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par les sols urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France. GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux, Bulletin du Groupe Français d'Humidimétrie Neutronique, 2014, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moisture response of soil microorganisms: old topic, present challenges and new approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel des pratiques agricoles pour augmenter le stockage de C dans les sols cultivés : une évaluation pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 382 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling diffusion control on organic matter decomposition in unsaturated soil pore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralogie des argiles influence-t-elle la dynamique du C dans les sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fungi for carbon decomposition in soils of different structure and fresh organic matter content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneka Mordhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uteau Puschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les charbons sont ils une fraction récalcitrante des matières organiques des sols? Mise en évidence d’une décroissance rapide du stock de charbons dans le sol d’un essai de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wiedemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Nationales d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bourget du Lac, France. , 382 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fresh organic matter accessibility on carbon decomposition by fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Interfaces Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Leipzig, Germany. , 129 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic mater decompositon – the roles of microbial habitats and of microbial communites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on biogeochemical interfaces in soil – toward a comprehensive and mechanistic understanding of soil functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle pédologique des stocks de carbone organique des sols sous forêts et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Akou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of deep soil C to climate change: Mineralization of soil organic matter at different moistures in an Amazonian PODZOSOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Interfaces Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. , 129 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of rapid depletion of Black Carbon stocks in soils from a long term field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wiedemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organic Matter Stabilization Conference, SOM 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Kiawah Island, United States. 90 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Peth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneka Mordhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uteau Puschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the response of soil organic matter microbial decomposition to moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of agricultural practices to increase C storage in cropped soils: an assessment for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Conference of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of agricultural practices to increase C storage in cropped soils: an assessment for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, 1 p., 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the evolution of the chemical nature of SOM through stabilization thanks to long term field experiments and state-of-the-art synchrotron-based NEXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organic Matter Stabilization conference, SOM 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Kiawah, Island, United States. 90 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation entre la stabilité du C des sols et son âge? Apport d’une chronoséquence de sol en jachère nue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda A. Vasilyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Trumbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schrumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de perceptions des sols par les gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgis Sapijanskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are chemical oxidation methods relevant to isolate a stable pool of centenial carbon ? Using soils from a long term bare fallow to answer this question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RESMO (Réseau Matières organiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical protection of soil organic matter : scales and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference COST Action FP0803</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. 2013, Belowground carbon turnover in European Forests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of two drivers of soil organic matter biodegradation: microbial habitat properties versus microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy. 2144 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral associated soil C stabilisation in a 80 years bare fallow chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda A. Vasilyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does carbonates precipitation interact with aggregation in semi-arid soils? Insights from microscopy and natural isotopic abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter distribution in soil fragments from different cropping systems: an approach combining experimental and modelling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Burykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Crawford, J.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore scale microbial biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ruamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure du sol sur la biodégradation de la matière organique native du sol et sur la matière organique apportée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agrégation du sol due à des amendements inorganiques ne stabilise pas la matière organique du sol à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure la minéralogie des argiles affecte-t-elle l’agrégation du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is stable organic matter physically protected? An approach using long term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigio Paradelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et distribution spatiale des communautés microbiennes impliquées dans la dégradation de pailles de riz dans un ferralsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimeric Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Century scale char and non-char C co-stabilization in soil free C fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda A. Vasilyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. European Geosciences Union, Geophysical Research Abstracts, 14, 2012, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales de l’agriculture conventionnelle, l’agriculture biologique et l’agriculture de conservation sur les microorganismes et les nématodes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modification des entrées de C est le principal facteur expliquant la variation du stock de C d’un agrosystème converti au non-labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the sensitivity of the soil organic matter mineralization to a change of temperature depends on its quality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Tolstrup Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the sensitivity of the soil organic matter mineralization to a change of temperature depend on its quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la matière organique dans la biodisponibilité des métaux en sols contaminés : cas des cultures annuelles vs cultures pérennes à vocation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? A quantitative approach based on X-ray patterns modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic carbon quality on the temperature sensitivity of soil respiration observed in long-term bare fallow soil incubations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Mechanisms of Soil Organic Matter Stabilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Monte Verita, Switzerland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the chemical nature of stable carbon? Using soils from a long term bare fallow to answer this question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quenea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms (ISMOM) Soil Interfaces in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC pools dynamics and stability in the 80 years bare fallow chronosequence at Versailles. Evidence of mineral-associated SOC stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vasilyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms (ISMOM) Soil Interfaces in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in soils: insights from six long term bare fallow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Tolstrup Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Katterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter Dynamics: Land Use, Management and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Colorado Springs, United States. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols Intégrer leur multifonctionnalité pour une gestion durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgis Sapijanskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 384 p., 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2015, Matière à débattre et décider, 978-2-7592-2314-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matières organiques des sols: Rôles agronomiques et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions France Agricole, 347 p., 2011, 978-2-85557-182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying soil organic matter: nature, dynamics, spatial accessibility, and interactions with minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.A. Paul and S.D Frey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Microbiology, Ecology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.369-406, 2024, </w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-822941-5.00013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité tellurique en agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, Stéphane; Maron, Pierre-Alain; Sarthou, Jean-Pierre; Chauvel, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-171, 2024, collection Savoir faire, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques rendus par les agricultures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Redlingshofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agricultures urbaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Savoir faire, 9782759235636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and trade-offs of soil organic carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amiraslani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelia Rumpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding and fostering soil carbon sequestration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-208, 2022, Burleigh Dodds Series in Agricultural Science, 13: 9781786769695. </w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2022.0106.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Farming: From Discovery to Knowledge in the EEBI Chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peuportier, B.; Leurent, F.; Roger-Estrade, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure: Developments in the Period 2016–2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2020, 9781003095071. </w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODD : Lutte contre la faim / Levier: agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ActusSF Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos futurs. Imaginer les Possibles du Changement Climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ActusSF Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37686-259-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils, a Factor in Plant Production: Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelin, Jacques and Valentin, Christian and Munch, Jean Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.147-162, 2018, 978-1-119-43806-9 978-1-78630-215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature’s contributions to people and quality of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Martin-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Oteros-Rozas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The regional assessment report on biodiversity and ecosystem services for Europe and Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 2 (complete report : 894 p.), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des matières organiques et des activités microbiennes : conséquences pour le fonctionnement du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et la vie souterraine: des enjeux majeurs en agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2017, Synthèses (Quae), 978-2-7592-2651-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-70, 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches et outils économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 384 p., 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, Savoir faire, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une perception multifonctionnelle des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgis Sapijanskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils intégrés d'aide à la décision pour une meilleure gestion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-310, 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perceptions avons-nous des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgis Sapijanskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer la multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la fonction de filtration et de régulation des contaminants par les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des sols et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgis Sapijanskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Bispo; Camille Guellier; Edith Martin; Jurgis Sapijanskas; Hélène Soubelet; Claire Chenu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols : intégrer leur multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-198, 2016, Savoir faire, 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon as an indicator of Mediterranean soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Gallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhem Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Force: Soil Matters – Solutions under foot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catena Verlag, 2015, GeoEcology Essays, 978-3-923381-63-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques des sols : du concept à sa valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Demeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying soil organic matter: Nature, dynamics, spatial accessibility, and Interactions with minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Microbiology, Ecology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4ème ed., </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-415955-6.00013-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy for Soil Samples: Preparation Methods and Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Elsass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Soil Analysis. Part 5 : Mineralogical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Soil Science Society of America, 2008, Soil Science Society of America Book Series, 978-0-89118-846-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phases: the organic solid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Certini G., Schalenghe R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils : factors of their formation and degradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage et recyclage du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, M.C., Walter, C., Remy S.C, Berthelin J., Morel JL,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238-261, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00176217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des services écosystémiques rendus par les micro-fermes urbaines et leurs sols - Bilan du projet de recherche semoirs [2018-2021]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Agroparistech; Université de lorraine; Aix-Marseille Université; Institut d'aménagement et d'urbanisme de la région d'Ile-de-France (IAURIF). 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the national and EU regulations on agricultural soil data sharing and national monitoring activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantappiè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Peruginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National research council of Italy / Consiglio Nazionale delle Ricerche. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil structure -soil microorganisms interactions: decomposing organic matter in a structured world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Soil systems: Analytical methods for integrating the chemical, biophysical interface in soils., Uppsala (virtual), Sweden. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the biogeochemical interface in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Védère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Soil systems: Analytical methods for integrating the chemical, biophysical interface in soils., Uppasala (on-line), Sweden. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1609"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -71628,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80A2878D"/>
+    <w:nsid w:val="44AF3FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -71859,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-chenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9054-0489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090207068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny van Egmond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20673" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Van Egmond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fantappie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakacsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rapiau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrier-Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tondini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mocali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Tchodovie Kpemoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia D Keesstra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damatirca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keestra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; Panaewazou Isra&#235;l Kpemoua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Ruyschaert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny Van Egmond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12922" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#462;m&#462;t&#238;rc&#462;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schmidhalter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lim Park" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ge Hyun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayoung Yoo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Visser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam O&#8217;toole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Keesstra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Besse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Seidel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12579" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761843v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mara Campos De Almeida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; Israel Kpemoua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P.I. Kpemoua" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Peruginelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Conti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P. I. Kpemoua" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535770v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keesstra Saskia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuikman Peter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulkholm Lars" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornu Sophie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536963v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Carlenius" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J.-P. Grard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536987v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Leppala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ziegler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Baron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5871" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Aubry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13352" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374015v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535533v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372357v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374206v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374349v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374193v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374217v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535501v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372596v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372582v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736972v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomas Cozzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Witzgall" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372456v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372420v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372443v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372451v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508769v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Alejandra Moreno Garcia Cardenas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent T Christensen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Macdonald" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608175v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501209v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538779v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372113v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372084v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604630v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787880v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cozzi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372205v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538937v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia Cardenas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaonga" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Stella Koutika" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796516v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sohy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Cornelis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538845v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372120v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372163v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604612v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607051v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608148v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789875v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin Kaonga" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535184v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607082v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell-Canal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604611v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606364v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607974v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent T. Christensen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604909v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608687v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lutfalla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535187v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607213v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604925v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607241v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533932v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595605v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590638v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591748v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608177v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fco Javier Moyano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda A. Vasilyeva" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menichetti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590642v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590622v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Plante" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383564v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383565v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Soro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580638v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595710v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Christensen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595602v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590641v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591741v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580827v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591738v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria Lacoste" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607214v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590640v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591749v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580709v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;ral" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590643v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618998v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594995v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591732v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Neil" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619011v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doare" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624903v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Neill" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201738v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613626v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613628v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621907v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621922v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191444v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613634v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621920v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bockel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braimoh" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614433v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621902v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615071v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621923v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594908v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stauffer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613630v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191445v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829220v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621913v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613629v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621924v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621921v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612492v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Germon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268709v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618414v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629849v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617684v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622982v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622977v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622970v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lorenz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662241v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622978v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622984v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622983v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620717v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629017v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619928v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627301v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620714v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Tolstrup Christensen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618997v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629020v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Virto" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616619v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538828v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Katterer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620716v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627255v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189715v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806088v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzad" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Perveen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004309v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio R. Paradelo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192294v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755708v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750772v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192405v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754890v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174958v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Daniell" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175717v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrina de Rouw" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsamai Soulileuth" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752393v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177298v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177293v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177291v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174957v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177312v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbad Chabbi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177311v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177309v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177306v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cosentino" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177308v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177300v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177304v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177289v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299599v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mason" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/RVXN-JA42" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528631v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538542v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Paustian" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Conant" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattan Lal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538283v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalma Somogyi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bossio" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vermeulen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557659v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176218v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decaens&#160;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedde" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601906v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mykfwuncc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575321v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ughetti" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717918v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788601v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595199v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2026.117774" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514375v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2025.2610235" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510301v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soro" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1279-2026" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261561v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Jin Kim" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117364" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477207v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansonia Pulido&#8208;moncada" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Faye Stone" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna L&#248;vlund Bach" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars J Munkholm" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70214" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417810v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Lepori" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Rohner" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Li" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Feng" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Wagai" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf186" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05097320v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117343" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110163v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zechmeister-Boltenstern" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hood-Nowotny" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munkholm" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70079" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353896v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109896" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272764v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70482" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455004v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70190" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086511v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109545" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328403v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Leifeld" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16983" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762198v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Boever" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Buchov&#225;" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boe" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13520" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676078v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P I Kpemoua" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-533-2024" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430943v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109342" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705426v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tondini" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117027" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538983v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17230" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611927v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109501" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567953v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marta Paz" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Castanheira" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Miloczki" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carrasco" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vicente" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13468" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331853v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rillig" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Fierer" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-023-00980-5" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356805v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Keesstra" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Munkholm" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Kuikman" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13437" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875900v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Campbell" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miranda-V&#233;lez" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123141" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790921v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176525" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487729v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441387v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17128" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660657v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M J Hendriks" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H Faber" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Kuikman" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13477" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330096v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109043" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131832v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-209-2023" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166791v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13398" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356784v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#248;e" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13439" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300044v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109007" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300005v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02003-0" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066237v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vanino" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pirelli" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116581" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298724v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00716" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531409v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgins" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ydr&#279; Kadziuliene" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wall" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13422" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775657v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108807" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655211v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13242" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763840v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116089" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291005v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luu" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.105.0072" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796732v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985265v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Henry" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100069" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062785v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115808" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665415v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cheval" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106475" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279531v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Xu" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Liu" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuihong Yao" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueling Zhang" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhang" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115727" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918024v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Barkusky" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13330" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282070v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Evans" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Janes-Bassett" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13145" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574240v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.824724" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892837v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Cisse" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Essi" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12974" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048810v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burgeon" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114841" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665514v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280119v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J-P. Grard" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041716" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288119v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Franko" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3879-2021" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059890v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Schubert" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen H&#246;schen" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24192-8" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166107v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1703-2021" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951368v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chassain" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108394" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281727v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3981-2021" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279500v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesl Wiese" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wollenberg" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Alc&#225;ntara-Shivapatham" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Richards" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie Shelton" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.1969883" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627512v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Garcia Cardenas" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01165-2" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483832v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01209-7" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882344v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093210" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955803v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563932v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raous" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omari" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680473v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04633-x" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625293v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Torquebiau" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arnoult" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00037" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185753v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillier" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104712" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904478v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Wieder" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14994" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147774v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107975" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902947v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374024v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenet" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzi" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12908" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628961v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schipper" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14815" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154276v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Hildegard Elisabeth Meurer" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Marianne Herrmann" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5025-2020" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185688v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Meurer" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Barron" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fielding" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15289" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789417v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.04.011" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02094523v2" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1401-2019" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019197v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.008" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051584v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.249" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978499v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-018-1332-3" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654067v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.10.025" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693175v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-297-2018" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970309v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00116" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744147v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3613-x" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662248v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doar&#233;" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.12.002" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852142v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0475-5" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877528v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaiser" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Benbi" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.025" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671124v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0474-2" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875840v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o S. Ruamps" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22119-w" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708615v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2018-15" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495108v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.011" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620710v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03932" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413565v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Durand" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.09.029" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527073v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00904" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646885v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Wiedemeier" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00096" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567140v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04485-z" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532543v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.009" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335825v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.10.017" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391517v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0246-0" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499079v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Barral" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/0021857201622" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383559v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531679v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.07.008" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01273357v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E. Falconer" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Battaia" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schmidt" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123774" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192540v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.01.005" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598832v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567145v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Genet" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.09.023" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486416v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0926-0" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269102v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Parent" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.06.015" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370078v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne F&#233;lix" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593732v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192513v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3114-4" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535222v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0063-2" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255744v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015942v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefevre" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Moyano" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12402" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNBCH7PB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173319v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colnenne" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds2f-e425" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951096v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56263" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192468v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monga" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nunan" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2201-2014" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192498v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.024" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W2MTMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594846v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Stockmann" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Adams" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Crawford" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Field" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilusha Henakaarchchi" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.10.001" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK9JF4L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588624v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Fuhrer" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220724110" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567153v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duday" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.06.005" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZHWDBLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01621435v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687894v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.01.014" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXBF8KVZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567155v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koch" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adams" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Field" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hill" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12096" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621917v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.01.002" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWSXGJS4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567152v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0784-8" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4KCQCPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567151v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Kohler-Milleret" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1621-4" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999935v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Blaud" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lerch" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise N. Nunan" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.005" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567158v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Burlot" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9600-4" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C7C20A9B3CF116A714151C02D9611603BD39AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567160v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.04.001" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8P38BTJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567161v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Repin&#231;ay" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ollier" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.04.014" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642790v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649511v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.006" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB5ZLKQP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542772v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9432-7" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22ZK8X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542769v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon Ruamps" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.10.010" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JQCWP6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00454157v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellarby" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foereid" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wattenbach" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019365v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664136v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01307.x" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KF3TDR17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576270v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Christensen" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3839-2010" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576327v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swanston" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00577735v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430863v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salom&#233;" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542719v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.014" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BKGKV9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576313v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piao" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2010.00499.x" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453827v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453829v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rasse" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576316v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gottschalk" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Foereid" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576323v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Salome" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01884.x" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ843PMP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453826v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasset" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Plante" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2008.09.004" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNXW2G18-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453819v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453813v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daniell" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453803v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Preston" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00967.x" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4421850F1A891E914D70196AE6A843387AD9F82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00341620v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00337463v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.029" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM54GMW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191995v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Preston" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453806v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bol" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ostle" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petzke" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453810v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambier" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousso" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192094v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.07.032" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P19F9BDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176195v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Noni G." TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavet" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Y." TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Asseline" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00823.x" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GX339KJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102819v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grandi&#232;re" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Louri" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139035v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00744.x" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176211v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.0034" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176216v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardon Muchaonyerwa" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino Luca Pantani" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nyamugafata" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheu Mpepereki" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.07.011" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ19CJKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169699v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176213v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00159.x" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657091v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176212v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plante" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00834.x" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MQ4LD29-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176210v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.022" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176215v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00806.x" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V5PWTCK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176222v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mulder" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0056" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176214v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Kogel-Knabner" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kandeler" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccolo" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00841.x" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682577v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.12.043" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR6JSM87-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176223v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678909v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derenne" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00764.x" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5R3CM5Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176220v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Ostle" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petzke K. J." TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner R. A." TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677869v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland A. Werner" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256010412331305607" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176221v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Righi" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193336v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Leblond" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Silva" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00005-9" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696637v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(96)00054-2" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192980v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(96)00126-X" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141901v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Fukumasu" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gregorich" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puu-Tai Yang" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kajiura" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19912" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136806v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6311" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661373v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611923v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659477v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488656v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6849" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851827v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598631v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788605v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H. Arnoult" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habidou Assouma Mohamed" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788721v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparque" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590516v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598774v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787472v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735018v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765429v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiller" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432523v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carmichael" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765430v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Corn&#233;lis" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608158v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485151v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608137v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765428v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786082v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840978v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580710v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594999v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cambou" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621927v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612490v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595689v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613625v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595682v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wiedemeier" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613627v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595590v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615070v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739812v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Germon A" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618412v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629848v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618999v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792298v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595580v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618406v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595591v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629851v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629854v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617678v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629855v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592221v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Durand" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cecillon" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Akou" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741287v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629847v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173018v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629850v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617666v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trumbore" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schrumpf" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592228v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612486v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629016v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629018v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616616v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616612v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martinez" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190687v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616615v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615931v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749472v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Burykin" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Crawford, J.W." TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616621v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615935v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190849v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615942v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615940v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616613v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190676v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615934v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806840v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804572v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803249v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilyeva" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192387v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531711v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192274v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126660v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822941-5.00013-2" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862712v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291190v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiraslani" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/61535?show=full" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0106.06" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369549v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-23" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538739v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-actusf.fr/a/collectifd-auteur/nos-futurs" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962150v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789087v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Martin-Lopez" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Keune" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Oteros-Rozas" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612489v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600377v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612484v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427646v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526258v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Hamdi" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Gallali" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Brahim" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers17-02/010069155.pdf" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137484v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598826v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598830v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lehmann" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780124159556" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415955-6.00013-X" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823764v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tessier" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177313v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00177313" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176217v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00176217" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440865v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537263v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537247v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-chenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9054-0489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090207068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jPQzWIcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Van Egmond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fantappie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakacsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rapiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrier-Guillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny van Egmond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tondini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia D Keesstra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mocali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Tchodovie Kpemoua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damatirca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keestra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12922" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; Panaewazou Isra&#235;l Kpemoua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Ruyschaert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny Van Egmond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#462;m&#462;t&#238;rc&#462;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schmidhalter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lim Park" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ge Hyun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayoung Yoo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Visser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam O&#8217;toole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Keesstra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Besse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16230" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Seidel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mara Campos De Almeida" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; Israel Kpemoua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P.I. Kpemoua" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535770v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keesstra Saskia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuikman Peter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulkholm Lars" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornu Sophie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Peruginelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Conti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P. I. Kpemoua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535653v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Carlenius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J.-P. Grard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Manouchehri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Leppala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ziegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Baron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536987v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie Delahaie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5871" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Aubry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13352" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374309v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374478v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374015v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981424v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kanari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374229v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374349v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374193v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372596v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372525v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10442" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796636v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomas Cozzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947441v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372375v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Witzgall" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372456v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372420v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789320v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372451v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372429v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508769v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Christensen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519826v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Alejandra Moreno Garcia Cardenas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372393v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent T Christensen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Macdonald" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501209v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372113v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372018v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604630v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787880v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cozzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372084v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372173v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538937v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia Cardenas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaonga" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Stella Koutika" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796516v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sohy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Cornelis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372163v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372120v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538845v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604612v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537756v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535184v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607051v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608148v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin Kaonga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell-Canal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604611v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603117v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606364v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607974v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent T. Christensen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604909v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608687v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lutfalla" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535187v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607213v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604925v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607241v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591742v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595605v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590638v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533932v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590642v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590622v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barret" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Plante" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591748v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608177v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fco Javier Moyano" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda A. Vasilyeva" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menichetti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590644v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383564v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383565v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Soro" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580638v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595602v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590641v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591741v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595710v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Christensen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607214v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590640v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591749v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580827v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591738v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria Lacoste" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580709v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;ral" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590643v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618998v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Neill" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619011v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doare" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594995v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591732v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Neil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201738v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621907v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621922v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613626v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613628v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191444v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613634v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621920v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bockel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braimoh" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614433v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621902v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615071v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621923v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191445v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594908v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stauffer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613630v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829220v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612483v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621913v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613629v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621924v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612492v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Germon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621921v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268709v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618414v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629849v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617684v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622982v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622977v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622970v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lorenz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662241v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622978v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622984v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622983v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620717v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629017v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627301v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619928v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618997v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620714v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Tolstrup Christensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629020v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Virto" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616619v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538828v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Katterer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620716v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627255v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189715v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806088v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzad" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Perveen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004309v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio R. Paradelo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192294v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aslam" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755708v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750772v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192405v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754890v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175717v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrina de Rouw" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsamai Soulileuth" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174958v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Daniell" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752393v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177298v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177293v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177291v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174957v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177312v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbad Chabbi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177311v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177309v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177306v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cosentino" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177308v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177300v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177304v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177289v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992241v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14796004" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299599v2" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mason" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/RVXN-JA42" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528631v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538542v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Paustian" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Conant" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattan Lal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538283v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalma Somogyi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bossio" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vermeulen" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557659v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176218v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decaens&#160;" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedde" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601906v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mykfwuncc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605276v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.v3jcceyey" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03575321v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ughetti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717918v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788601v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595199v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2026.117774" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514375v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2025.2610235" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510301v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soro" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1279-2026" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261561v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Jin Kim" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117364" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110163v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zechmeister-Boltenstern" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Murugan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hood-Nowotny" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munkholm" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70079" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353896v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109896" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093858v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117366" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477207v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansonia Pulido&#8208;moncada" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Faye Stone" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna L&#248;vlund Bach" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars J Munkholm" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70214" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417810v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Lepori" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Rohner" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Li" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Feng" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Wagai" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf186" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05097320v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117343" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074028v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-149-2025" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455004v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70190" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272764v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70482" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328403v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Leifeld" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16983" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086511v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109545" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676078v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchodjowi&#232; P I Kpemoua" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-533-2024" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705426v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tondini" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117027" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430943v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109342" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538983v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17230" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762198v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Boever" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Buchov&#225;" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boe" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13520" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567953v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marta Paz" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Castanheira" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Miloczki" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carrasco" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vicente" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13468" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331853v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rillig" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Fierer" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-023-00980-5" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611927v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109501" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356805v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Keesstra" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Munkholm" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Kuikman" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13437" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875900v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Campbell" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miranda-V&#233;lez" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123141" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790921v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176525" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487729v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441387v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17128" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660657v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M J Hendriks" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H Faber" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Kuikman" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13477" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131832v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-209-2023" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166791v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13398" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330096v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109043" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356784v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#248;e" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13439" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300044v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109007" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878855v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arturo Amor-Quiroz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116224" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300005v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02003-0" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066237v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vanino" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Pirelli" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Bene" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116581" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298724v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00716" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531409v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Higgins" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ydr&#279; Kadziuliene" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wall" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13422" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775657v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108807" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546659v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-375-2022" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763840v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116089" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655211v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13242" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291005v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luu" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.105.0072" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796732v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985265v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Henry" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2022.100069" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062785v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115808" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665415v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cheval" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106475" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279531v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Xu" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Liu" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuihong Yao" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueling Zhang" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhang" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115727" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918024v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Barkusky" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13330" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282070v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Evans" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Janes-Bassett" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ferreira" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13145" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574240v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.824724" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665514v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892837v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Cisse" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Essi" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12974" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048810v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Burgeon" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114841" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280119v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J-P. Grard" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041716" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288119v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Franko" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3879-2021" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059890v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Schubert" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen H&#246;schen" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24192-8" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166107v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1703-2021" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951368v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chassain" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108394" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281727v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3981-2021" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279500v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesl Wiese" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wollenberg" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Alc&#225;ntara-Shivapatham" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Richards" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie Shelton" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2021.1969883" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483832v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01209-7" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627512v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Garcia Cardenas" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01165-2" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680473v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04633-x" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882344v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093210" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955803v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563932v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raous" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omari" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185753v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104712" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147774v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107975" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904478v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Wieder" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14994" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625293v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Torquebiau" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arnoult" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00037" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902947v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374024v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenet" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzi" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12908" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628961v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schipper" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14815" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185688v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Meurer" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Barron" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fielding" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15289" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154276v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Hildegard Elisabeth Meurer" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Marianne Herrmann" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5025-2020" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02094523v2" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1401-2019" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789417v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2018.04.011" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051584v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.249" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019197v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.008" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978499v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-018-1332-3" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654067v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.10.025" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693175v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-297-2018" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970309v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00116" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744147v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3613-x" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662248v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doar&#233;" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.12.002" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852142v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0475-5" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877528v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Six" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaiser" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Benbi" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.025" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671124v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0474-2" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708615v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2018-15" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875840v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o S. Ruamps" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22119-w" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495108v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.011" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795292v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angers Denis" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecillon Lauric" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-395" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413565v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Durand" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.09.029" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620710v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03932" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527073v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00904" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646885v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Wiedemeier" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00096" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567140v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04485-z" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532543v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.009" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391517v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0246-0" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499079v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Barral" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/0021857201622" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335825v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.10.017" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383559v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531679v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.07.008" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01273357v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E. Falconer" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Battaia" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schmidt" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123774" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567145v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Genet" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.09.023" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598832v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192540v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virto" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.01.005" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486416v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0926-0" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269102v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Parent" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.06.015" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370078v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne F&#233;lix" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192513v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3114-4" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198279v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madre" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593732v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535222v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0063-2" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255744v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015942v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefevre" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Moyano" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12402" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNBCH7PB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173319v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colnenne" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds2f-e425" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951096v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56263" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192468v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monga" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nunan" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2201-2014" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192498v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.024" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W2MTMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594846v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Stockmann" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Adams" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Crawford" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Field" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilusha Henakaarchchi" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.10.001" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMK9JF4L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588624v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Fuhrer" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220724110" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01621435v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567153v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duday" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.06.005" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZHWDBLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567152v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0784-8" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4KCQCPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567151v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Kohler-Milleret" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1621-4" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567155v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koch" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adams" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Field" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hill" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12096" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687894v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.01.014" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXBF8KVZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621917v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.01.002" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWSXGJS4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999935v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Blaud" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lerch" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise N. Nunan" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.005" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567158v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Burlot" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9600-4" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C7C20A9B3CF116A714151C02D9611603BD39AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567161v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Repin&#231;ay" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ollier" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.04.014" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567160v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.04.001" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8P38BTJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642790v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649511v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.006" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB5ZLKQP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542772v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9432-7" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22ZK8X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542769v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon Ruamps" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.10.010" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JQCWP6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00454157v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellarby" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foereid" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wattenbach" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019365v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664136v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01307.x" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KF3TDR17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576270v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Christensen" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3839-2010" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576327v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swanston" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00577735v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430863v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salom&#233;" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542719v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.014" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BKGKV9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576313v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piao" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2010.00499.x" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453829v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rasse" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453827v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576316v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gottschalk" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Foereid" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453826v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grasset" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Plante" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2008.09.004" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNXW2G18-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576323v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Salome" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01884.x" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ843PMP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453819v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453813v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daniell" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453803v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Preston" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00967.x" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4421850F1A891E914D70196AE6A843387AD9F82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00341620v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00337463v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.029" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM54GMW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453810v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambier" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousso" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191995v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Preston" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453806v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bol" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ostle" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petzke" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192094v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.07.032" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P19F9BDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176195v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Noni G." TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavet" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Y." TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Asseline" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00823.x" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GX339KJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102819v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grandi&#232;re" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Louri" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176211v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.0034" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139035v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00744.x" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176216v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardon Muchaonyerwa" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottorino Luca Pantani" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nyamugafata" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheu Mpepereki" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.07.011" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ19CJKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169699v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176213v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00159.x" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176212v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plante" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00834.x" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MQ4LD29-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657091v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176210v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.022" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176215v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00806.x" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V5PWTCK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176222v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mulder" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0056" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176214v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Kogel-Knabner" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kandeler" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccolo" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00841.x" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682577v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.12.043" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR6JSM87-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176223v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678909v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derenne" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2005.00764.x" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5R3CM5Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677869v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Ostle" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland A. Werner" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256010412331305607" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176220v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petzke K. J." TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner R. A." TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176221v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Righi" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193336v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Leblond" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Silva" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00005-9" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690833v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lichtfouse" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696637v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(96)00054-2" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192980v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(96)00126-X" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141901v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Fukumasu" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gregorich" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puu-Tai Yang" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Kajiura" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19912" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136806v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6311" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661373v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611923v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195556v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659477v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488656v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6849" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851827v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03451212v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598631v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790026v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788605v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H. Arnoult" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habidou Assouma Mohamed" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788721v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparque" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590516v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598774v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787472v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735018v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796665v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765429v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiller" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608158v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432523v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carmichael" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765430v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Corn&#233;lis" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485151v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608137v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765428v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786082v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580710v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840978v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594999v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cambou" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621927v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612490v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595689v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613625v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595682v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wiedemeier" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831437v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613627v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595590v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615070v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739812v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Germon A" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595580v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792298v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618406v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618412v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629848v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618999v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595591v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629851v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629854v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617678v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592221v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Durand" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cecillon" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Akou" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629855v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741287v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629847v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173018v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629850v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617666v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trumbore" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schrumpf" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592228v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629016v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612486v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629018v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616616v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616612v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martinez" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749472v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Burykin" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Crawford, J.W." TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616615v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615931v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190687v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190849v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615935v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616621v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615942v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615940v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616613v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190676v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615934v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806840v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804572v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803249v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilyeva" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192387v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531711v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192274v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126660v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822941-5.00013-2" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862712v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855568v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291190v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiraslani" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/61535?show=full" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0106.06" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369549v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-23" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538739v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-actusf.fr/a/collectifd-auteur/nos-futurs" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962150v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789087v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Martin-Lopez" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Keune" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Oteros-Rozas" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612489v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607438v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612484v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600377v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427646v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526258v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Hamdi" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Gallali" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Brahim" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers17-02/010069155.pdf" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598826v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137484v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598830v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lehmann" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780124159556" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-415955-6.00013-X" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823764v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tessier" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177313v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00177313" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176217v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00176217" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440865v1" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537263v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537247v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>