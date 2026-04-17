--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -1264,225 +1264,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s) politique(s) linguistique(s) éducative(s) pour la Nouvelle-Calédonie ? Quels dispositifs d'enseignement des langues ? Réflexions sociodidactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'école face aux plurilinguismes de l'Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vernaudon Jacques, Nocus Isabelle et Paia Mirose (sous la dir.). </w:t>
+              <w:t xml:space="preserve">Jean François De Pietro; Marielle Rispail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre. L'école plurilingue en Outre-mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.199-221, 2014, 978-2-7535-2876-5</w:t>
+              <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217084v1</w:t>
+                <w:t xml:space="preserve">halshs-01102501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école face aux plurilinguismes de l'Outre-mer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle(s) politique(s) linguistique(s) éducative(s) pour la Nouvelle-Calédonie ? Quels dispositifs d'enseignement des langues ? Réflexions sociodidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean François De Pietro; Marielle Rispail. </w:t>
+              <w:t xml:space="preserve">Vernaudon Jacques, Nocus Isabelle et Paia Mirose (sous la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
+              <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre. L'école plurilingue en Outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.199-221, 2014, 978-2-7535-2876-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01102501v1</w:t>
+                <w:t xml:space="preserve">hal-05217084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles politiques linguistiques éducatives pour la Nouvelle-Calédonie ? Quels dispositifs d’enseignement des langues ? Réflexions sociodidactiques (pp. 199-221)</w:t>
               </w:r>
@@ -2253,51 +2253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>