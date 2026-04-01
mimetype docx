--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -1018,196 +1018,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr Horrible’s Sing-Along Blog, ou le blues du super-méchant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enseignement en chantier : la série télévisée à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Wells-Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tvseries.2123⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 151 (2), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.151.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107765v1</w:t>
+                <w:t xml:space="preserve">halshs-02020543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement en chantier : la série télévisée à l’université</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dr Horrible’s Sing-Along Blog, ou le blues du super-méchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 151 (2), pp.65-71. </w:t>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, s.p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.151.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.2123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02020543v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -1284,51 +1284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement en chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Wells-Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1360,165 +1360,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation des guerres et de l'histoire américaine de la seconde moitié du XXe siècle dans Code Quantum (Quantum Leap, NBC, 1989-1993)</w:t>
+                <w:t xml:space="preserve">How I Met Your Mother ou la fonction du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, s.p</w:t>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067544v1</w:t>
+                <w:t xml:space="preserve">hal-03067543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How I Met Your Mother ou la fonction du récit</w:t>
+                <w:t xml:space="preserve">La représentation des guerres et de l'histoire américaine de la seconde moitié du XXe siècle dans Code Quantum (Quantum Leap, NBC, 1989-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.163-172</w:t>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067543v1</w:t>
+                <w:t xml:space="preserve">hal-03067544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost Fiction kaléidoscopique</w:t>
               </w:r>
@@ -2095,165 +2095,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulaires et fières de l'être : quelques réflexions sur les séries semi-feuilletonnantes formulaires</w:t>
+                <w:t xml:space="preserve">« Crisis on Earth X », ou le statut du cross-over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence donnée dans le cadre du programme de recherche GUEST-Normandie, Université Le Havre Normandie, Le Havre, 28 février 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Le court/bref en série ? La forme brève dans les séries télévisées », Université de Bourgogne, Dijon, 2 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075215v1</w:t>
+                <w:t xml:space="preserve">hal-03075216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Crisis on Earth X », ou le statut du cross-over</w:t>
+                <w:t xml:space="preserve">Formulaires et fières de l'être : quelques réflexions sur les séries semi-feuilletonnantes formulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Le court/bref en série ? La forme brève dans les séries télévisées », Université de Bourgogne, Dijon, 2 février 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence donnée dans le cadre du programme de recherche GUEST-Normandie, Université Le Havre Normandie, Le Havre, 28 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075216v1</w:t>
+                <w:t xml:space="preserve">hal-03075215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de quelques épisodes en huis clos dans Supernatural</w:t>
               </w:r>
@@ -2453,165 +2453,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité et science-fiction dans L’Évangile du Serpent de Pierre Bordage</w:t>
+                <w:t xml:space="preserve">« Moi, Thésée, je découvrirai les chemins de l'espace », Sens et fonction des mythes gréco-latins dans les nouvelles de science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Les dieux cachés de la science-fiction française et francophone : métaphysique, religion et politique ? (1950-2010)", Université Michel de Montaigne - Bordeaux 3, Pessac, 21-23 novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pessac, France. pp.213-222</w:t>
+              <w:t xml:space="preserve">Colloque, "L’Antiquité gréco-latine aux sources de l’imaginaire contemporain : Fantasy, Fantastique, Science-Fiction", Université de Rouen, Mont Saint-Aignan, 7-9 juin 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mont-Saint-Aignan, France. pp.175-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941158v1</w:t>
+                <w:t xml:space="preserve">hal-03069715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Moi, Thésée, je découvrirai les chemins de l'espace », Sens et fonction des mythes gréco-latins dans les nouvelles de science-fiction</w:t>
+                <w:t xml:space="preserve">Spiritualité et science-fiction dans L’Évangile du Serpent de Pierre Bordage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque, "L’Antiquité gréco-latine aux sources de l’imaginaire contemporain : Fantasy, Fantastique, Science-Fiction", Université de Rouen, Mont Saint-Aignan, 7-9 juin 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mont-Saint-Aignan, France. pp.175-186</w:t>
+              <w:t xml:space="preserve">Colloque international "Les dieux cachés de la science-fiction française et francophone : métaphysique, religion et politique ? (1950-2010)", Université Michel de Montaigne - Bordeaux 3, Pessac, 21-23 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pessac, France. pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069715v1</w:t>
+                <w:t xml:space="preserve">hal-02941158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4078,51 +4078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9648ECB6"/>
+    <w:nsid w:val="D2276DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4309,51 +4309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-cornillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8050-1021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089611ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/10393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04571429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djuric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Djuric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/john-carpenter-au-dela-de-l-horreur-5350.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/twin-peaks-a-linterieur-du-reve/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres Landriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-cornillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8050-1021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089611ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/10393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04571429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djuric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Djuric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/john-carpenter-au-dela-de-l-horreur-5350.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/twin-peaks-a-linterieur-du-reve/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres Landriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>