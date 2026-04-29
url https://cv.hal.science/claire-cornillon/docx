--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -275,165 +275,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité narrative des mondes de fantasy sériels, l'exemple de The Magicians</w:t>
+                <w:t xml:space="preserve">Fluidité des identités dans la série télévisée de fantasy The Magicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.221-234</w:t>
+              <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.154-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497836v1</w:t>
+                <w:t xml:space="preserve">hal-04483683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidité des identités dans la série télévisée de fantasy The Magicians</w:t>
+                <w:t xml:space="preserve">Plasticité narrative des mondes de fantasy sériels, l'exemple de The Magicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.154-161</w:t>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.221-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483683v1</w:t>
+                <w:t xml:space="preserve">hal-04497836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alone against the vampires ? L'amitié, dramatis personae dans Buffy the Vampire Slayer ?</w:t>
               </w:r>
@@ -1360,303 +1360,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How I Met Your Mother ou la fonction du récit</w:t>
+                <w:t xml:space="preserve">Usages de la voix off et construction sérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.163-172</w:t>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067543v1</w:t>
+                <w:t xml:space="preserve">hal-03067542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation des guerres et de l'histoire américaine de la seconde moitié du XXe siècle dans Code Quantum (Quantum Leap, NBC, 1989-1993)</w:t>
+                <w:t xml:space="preserve">How I Met Your Mother ou la fonction du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, s.p</w:t>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067544v1</w:t>
+                <w:t xml:space="preserve">hal-03067543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost Fiction kaléidoscopique</w:t>
+                <w:t xml:space="preserve">La représentation des guerres et de l'histoire américaine de la seconde moitié du XXe siècle dans Code Quantum (Quantum Leap, NBC, 1989-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1 (Hors série), s.p</w:t>
+              <w:t xml:space="preserve">, 2016, 10, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067546v1</w:t>
+                <w:t xml:space="preserve">hal-03067544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la voix off et construction sérielle</w:t>
+                <w:t xml:space="preserve">Lost Fiction kaléidoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39, pp.97-105</w:t>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (Hors série), s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067542v1</w:t>
+                <w:t xml:space="preserve">hal-03067546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Previously on Supernatural</w:t>
               </w:r>
@@ -2095,316 +2095,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Crisis on Earth X », ou le statut du cross-over</w:t>
+                <w:t xml:space="preserve">Productions de fans et normativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Le court/bref en série ? La forme brève dans les séries télévisées », Université de Bourgogne, Dijon, 2 février 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Assises de la recherche en cultures populaires et médiatiques "Approches critiques des fictions médiatiques : enjeux, outils, méthodes", colloque de la LPCM, Paris, 11-13 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075216v1</w:t>
+                <w:t xml:space="preserve">hal-03073456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulaires et fières de l'être : quelques réflexions sur les séries semi-feuilletonnantes formulaires</w:t>
+                <w:t xml:space="preserve">« Crisis on Earth X », ou le statut du cross-over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence donnée dans le cadre du programme de recherche GUEST-Normandie, Université Le Havre Normandie, Le Havre, 28 février 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Le court/bref en série ? La forme brève dans les séries télévisées », Université de Bourgogne, Dijon, 2 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075215v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de quelques épisodes en huis clos dans Supernatural</w:t>
+                <w:t xml:space="preserve">Formulaires et fières de l'être : quelques réflexions sur les séries semi-feuilletonnantes formulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CERLI, "Voyages intérieurs et espaces clos dans les domaines de l'imaginaire (littérature, cinéma, transmédias), XIX-XXe", Université Bordeaux Montaigne, Bordeaux, Pessac, 4-6 octobre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence donnée dans le cadre du programme de recherche GUEST-Normandie, Université Le Havre Normandie, Le Havre, 28 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075217v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions de fans et normativité</w:t>
+                <w:t xml:space="preserve">A propos de quelques épisodes en huis clos dans Supernatural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la recherche en cultures populaires et médiatiques "Approches critiques des fictions médiatiques : enjeux, outils, méthodes", colloque de la LPCM, Paris, 11-13 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du CERLI, "Voyages intérieurs et espaces clos dans les domaines de l'imaginaire (littérature, cinéma, transmédias), XIX-XXe", Université Bordeaux Montaigne, Bordeaux, Pessac, 4-6 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073456v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The idea of Beauty in Beauty and the Beast</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgresser ou renforcer les stéréotypes de genre ? Les créations de fans aux prises avec leurs conventions dans le fandom de Supernatural.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourdaa Mélanie; Alessandrin Arnaud. Téraèdre, pp.103-121, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3312,173 +3312,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de quelques épisodes en huis clos dans Supernatural</w:t>
+                <w:t xml:space="preserve">Dollhouse. Sérialité, genres et narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Gachet; Florence Plet-Nicolas; Natacha Vas Deyres. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, , 2020, « Le Fil à retordre »</w:t>
+              <w:t xml:space="preserve">La sérialité à l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.85-100, 2020, Sérial, 978-2-86906-732-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882495v1</w:t>
+                <w:t xml:space="preserve">hal-04483640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dollhouse. Sérialité, genres et narration</w:t>
+                <w:t xml:space="preserve">À propos de quelques épisodes en huis clos dans Supernatural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
+              <w:t xml:space="preserve">Delphine Gachet; Florence Plet-Nicolas; Natacha Vas Deyres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sérialité à l’écran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.85-100, 2020, Sérial, 978-2-86906-732-5</w:t>
+              <w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, , 2020, « Le Fil à retordre »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483640v1</w:t>
+                <w:t xml:space="preserve">hal-02882495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche éthique des séries semi-feuilletonnantes</w:t>
               </w:r>
@@ -3540,186 +3540,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphoses de Twin Peaks: structure et narration</w:t>
+                <w:t xml:space="preserve">L’esprit des nébuleuses. Animisme et panthéisme en science fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Hatchuel. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twin Peaks. A l’intérieur du Rêve</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-170, 2019, Cinéfocales, 9782356876195</w:t>
+              <w:t xml:space="preserve">Ecofictions et Cli Fi L’environnement dans les fictions de l’imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-52, 2019, Culture de jeunesse et culture de masse, 9782814303362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483676v1</w:t>
+                <w:t xml:space="preserve">hal-04483662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’esprit des nébuleuses. Animisme et panthéisme en science fiction</w:t>
+                <w:t xml:space="preserve">Métamorphoses de Twin Peaks: structure et narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
+              <w:t xml:space="preserve">Sarah Hatchuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecofictions et Cli Fi L’environnement dans les fictions de l’imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-52, 2019, Culture de jeunesse et culture de masse, 9782814303362</w:t>
+              <w:t xml:space="preserve">Twin Peaks. A l’intérieur du Rêve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de L'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2019, Cinéfocales, 9782356876195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483662v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man and Language in Maurice G. Dantec's novels</w:t>
               </w:r>
@@ -4078,51 +4078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2276DC4"/>
+    <w:nsid w:val="69D0D19C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4309,51 +4309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-cornillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8050-1021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089611ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/10393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04571429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djuric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Djuric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/john-carpenter-au-dela-de-l-horreur-5350.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/twin-peaks-a-linterieur-du-reve/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres Landriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-cornillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8050-1021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089611ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/10393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04571429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djuric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Djuric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/john-carpenter-au-dela-de-l-horreur-5350.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/twin-peaks-a-linterieur-du-reve/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres Landriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>