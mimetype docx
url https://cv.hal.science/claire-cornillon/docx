--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -275,165 +275,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidité des identités dans la série télévisée de fantasy The Magicians</w:t>
+                <w:t xml:space="preserve">Plasticité narrative des mondes de fantasy sériels, l'exemple de The Magicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.154-161</w:t>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.221-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483683v1</w:t>
+                <w:t xml:space="preserve">hal-04497836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité narrative des mondes de fantasy sériels, l'exemple de The Magicians</w:t>
+                <w:t xml:space="preserve">Fluidité des identités dans la série télévisée de fantasy The Magicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.221-234</w:t>
+              <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.154-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497836v1</w:t>
+                <w:t xml:space="preserve">hal-04483683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alone against the vampires ? L'amitié, dramatis personae dans Buffy the Vampire Slayer ?</w:t>
               </w:r>
@@ -1018,196 +1018,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement en chantier : la série télévisée à l’université</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dr Horrible’s Sing-Along Blog, ou le blues du super-méchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.151.0065⟩</w:t>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.2123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02020543v1</w:t>
+                <w:t xml:space="preserve">hal-02107765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr Horrible’s Sing-Along Blog, ou le blues du super-méchant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enseignement en chantier : la série télévisée à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Wells-Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, s.p. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 151 (2), pp.65-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.2123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfea.151.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107765v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02020543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -1284,51 +1284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement en chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Wells-Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1360,96 +1360,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la voix off et construction sérielle</w:t>
+                <w:t xml:space="preserve">La représentation des guerres et de l'histoire américaine de la seconde moitié du XXe siècle dans Code Quantum (Quantum Leap, NBC, 1989-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39, pp.97-105</w:t>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067542v1</w:t>
+                <w:t xml:space="preserve">hal-03067544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How I Met Your Mother ou la fonction du récit</w:t>
               </w:r>
@@ -1498,165 +1498,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation des guerres et de l'histoire américaine de la seconde moitié du XXe siècle dans Code Quantum (Quantum Leap, NBC, 1989-1993)</w:t>
+                <w:t xml:space="preserve">Lost Fiction kaléidoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, s.p</w:t>
+              <w:t xml:space="preserve">, 2016, 1 (Hors série), s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067544v1</w:t>
+                <w:t xml:space="preserve">hal-03067546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost Fiction kaléidoscopique</w:t>
+                <w:t xml:space="preserve">Usages de la voix off et construction sérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (Hors série), s.p</w:t>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067546v1</w:t>
+                <w:t xml:space="preserve">hal-03067542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Previously on Supernatural</w:t>
               </w:r>
@@ -2095,316 +2095,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions de fans et normativité</w:t>
+                <w:t xml:space="preserve">Formulaires et fières de l'être : quelques réflexions sur les séries semi-feuilletonnantes formulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la recherche en cultures populaires et médiatiques "Approches critiques des fictions médiatiques : enjeux, outils, méthodes", colloque de la LPCM, Paris, 11-13 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence donnée dans le cadre du programme de recherche GUEST-Normandie, Université Le Havre Normandie, Le Havre, 28 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073456v1</w:t>
+                <w:t xml:space="preserve">hal-03075215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Crisis on Earth X », ou le statut du cross-over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études « Le court/bref en série ? La forme brève dans les séries télévisées », Université de Bourgogne, Dijon, 2 février 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulaires et fières de l'être : quelques réflexions sur les séries semi-feuilletonnantes formulaires</w:t>
+                <w:t xml:space="preserve">A propos de quelques épisodes en huis clos dans Supernatural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence donnée dans le cadre du programme de recherche GUEST-Normandie, Université Le Havre Normandie, Le Havre, 28 février 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque du CERLI, "Voyages intérieurs et espaces clos dans les domaines de l'imaginaire (littérature, cinéma, transmédias), XIX-XXe", Université Bordeaux Montaigne, Bordeaux, Pessac, 4-6 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075215v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de quelques épisodes en huis clos dans Supernatural</w:t>
+                <w:t xml:space="preserve">Productions de fans et normativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CERLI, "Voyages intérieurs et espaces clos dans les domaines de l'imaginaire (littérature, cinéma, transmédias), XIX-XXe", Université Bordeaux Montaigne, Bordeaux, Pessac, 4-6 octobre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Assises de la recherche en cultures populaires et médiatiques "Approches critiques des fictions médiatiques : enjeux, outils, méthodes", colloque de la LPCM, Paris, 11-13 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075217v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The idea of Beauty in Beauty and the Beast</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgresser ou renforcer les stéréotypes de genre ? Les créations de fans aux prises avec leurs conventions dans le fandom de Supernatural.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourdaa Mélanie; Alessandrin Arnaud. Téraèdre, pp.103-121, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3312,173 +3312,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dollhouse. Sérialité, genres et narration</w:t>
+                <w:t xml:space="preserve">À propos de quelques épisodes en huis clos dans Supernatural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
+              <w:t xml:space="preserve">Delphine Gachet; Florence Plet-Nicolas; Natacha Vas Deyres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sérialité à l’écran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.85-100, 2020, Sérial, 978-2-86906-732-5</w:t>
+              <w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, , 2020, « Le Fil à retordre »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483640v1</w:t>
+                <w:t xml:space="preserve">hal-02882495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de quelques épisodes en huis clos dans Supernatural</w:t>
+                <w:t xml:space="preserve">Dollhouse. Sérialité, genres et narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Gachet; Florence Plet-Nicolas; Natacha Vas Deyres. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyages intérieurs et espaces clos dans les domaines de l’imaginaire (littérature, cinéma, transmédias), XIXe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, , 2020, « Le Fil à retordre »</w:t>
+              <w:t xml:space="preserve">La sérialité à l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.85-100, 2020, Sérial, 978-2-86906-732-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882495v1</w:t>
+                <w:t xml:space="preserve">hal-04483640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche éthique des séries semi-feuilletonnantes</w:t>
               </w:r>
@@ -3540,186 +3540,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’esprit des nébuleuses. Animisme et panthéisme en science fiction</w:t>
+                <w:t xml:space="preserve">Métamorphoses de Twin Peaks: structure et narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
+              <w:t xml:space="preserve">Sarah Hatchuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecofictions et Cli Fi L’environnement dans les fictions de l’imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-52, 2019, Culture de jeunesse et culture de masse, 9782814303362</w:t>
+              <w:t xml:space="preserve">Twin Peaks. A l’intérieur du Rêve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de L'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2019, Cinéfocales, 9782356876195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483662v1</w:t>
+                <w:t xml:space="preserve">hal-04483676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphoses de Twin Peaks: structure et narration</w:t>
+                <w:t xml:space="preserve">L’esprit des nébuleuses. Animisme et panthéisme en science fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Hatchuel. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twin Peaks. A l’intérieur du Rêve</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecofictions et Cli Fi L’environnement dans les fictions de l’imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-52, 2019, Culture de jeunesse et culture de masse, 9782814303362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bord de L'eau</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04483676v1</w:t>
+                <w:t xml:space="preserve">hal-04483662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man and Language in Maurice G. Dantec's novels</w:t>
               </w:r>
@@ -4078,51 +4078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69D0D19C"/>
+    <w:nsid w:val="3FEECCEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4309,51 +4309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-cornillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8050-1021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089611ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/10393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04571429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djuric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Djuric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/john-carpenter-au-dela-de-l-horreur-5350.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/twin-peaks-a-linterieur-du-reve/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres Landriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-cornillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8050-1021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cl&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Eynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelarge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089611ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/10393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.2699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Wells-Lassagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04571429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3492" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Furci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djuric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Djuric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781474482066-013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/john-carpenter-au-dela-de-l-horreur-5350.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/twin-peaks-a-linterieur-du-reve/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres Landriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>