--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -66,2242 +66,2242 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants piémontais dans le premier XIXe siècle, un entre-deux temporel et géographique en faveur d’une intégration politique à la communauté française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires, sociétés et individus d’entre-deux, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avignon Université; Cergy Paris Université; Université de Lorraine, Apr 2024, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans de la loi du 2 mars 1982</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche sur l’administration locale en Europe (GIS-Grale), Sep 2022, Paris, France. pp.17-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;allié&amp;quot; dans la formation des &amp;quot;soins en guerre&amp;quot;, le Bulletin International des Sociétés de Secours aux Militaires Blessés du CICR (1869-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actrices et acteurs du soin en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Oct 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit(s) et territoire(s), Regards croisés des sciences juridiques et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actions &amp; territorialisations (A&amp;T); Analyse des recompositions de l’action publique territoriale (ARAPT), Dec 2022, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les distorsions paradoxales de la mobilisation électorale en « semi-ruralité » une commune rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étudier la politique dans les « mondes ruraux » : enjeux de méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERMES (Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés); CERDACFF (Centre d'études et de recherche en droit administratif, constitutionnel, financier et fiscal), Apr 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édification d'un système d'appropriation de ressources hydroélectriques à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs et ressources naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche « Sociétés-Environnement »; Université de Valenciennes; Conseil Général du Nord, Apr 2021, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence des migrants dans les espaces ruraux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations : traces, inscriptions et textualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe d’Accueil AMERIBER, Feb 2020, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement continu des dispositifs d’installation des migrants dans les campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Dispositifs et initiatives d’installation de personnes en migration dans les campagnes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAMIGRI (Les campagnes françaises dans la dynamique des migrations internationales), May 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque les politiques publiques françaises invitent les habitant.e.s des espaces ruraux à relever le défi de la cohabitation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIème congrès de l’ARIC : Migrations, relations interculturelles et rapports de pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale pour la Recherche Interculturelle (ARIC), Jun 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de la réforme de Turgot sur les Municipalités en Europe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornades Internacionals d’Estudi. El Municipi al segle XVIII. El cas d’Arnes (Terra Alta)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie d'Arnes; Université internationale de Catalogne, May 2014, Arnes, Espagne. pp.535-555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discontinuités historiques du droit administratif local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les (Dis)continuités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Apr 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration des &amp;quot;choses environnantes&amp;quot; ou l'écriture d'un droit de l'environnement (XVIIIe - XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Histoire du droit 2017-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERMES (Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés), Dec 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des Piémontais par un double droit du sol obligatoire ? Divergences d’interprétation juridique en Isère dès 1832</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI convegno del P. R. I. D. A. E. S. (Programme de Recherche sur les Institutions et le Droit des Anciens États de Savoie) : « L’intégration des étrangers et des migrants dans les États de Savoie depuis l’époque moderne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de Recherche sur les Institutions et le Droit des Anciens États de Savoie, Nov 2017, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Centre et Périphérie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Lyonnais d'Histoire du droit et de la pensée politique, Université Lyon III, Dec 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources du droit de l’hydroélectricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Léon Michoud"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques (CRJ); Centre d'études et de recherche sur le droit, l'histoire et l'administration publique (CERDHAP), Nov 2013, Grenoble, France. pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de l'eau à Grenoble à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection et valorisation des ressources naturelles dans les États de Savoie du Moyen Âge au XIXe siècle : Contribution à une histoire du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.R.I.D.A.E.S (Programme de recherche sur les institutions et le droit des anciens États de Savoie), Oct 2011, Cuneo, Italie. pp.231-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion privée des établissements pénitentiaires en France au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique Une réforme administrative comme les autres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes et de Recherches sur le Droit, l'Histoire et l'Administration Publique (CERDHAP), Jan 2010, Grenoble, France. pp.25-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intérêt public local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.15-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut de l’élu local, Présentation historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crouzatier-Durand, Florence; Donier, Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche sur le statut des élus locaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782370324245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1982, Comme une mise au point...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Donier; Nicolas Kada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 40 ans de la loi du 2 mars 1982 : de la genèse aux impensés de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 178, Institut francophone pour la justice et la démocratie, pp.17-24, 2023, Colloques &amp; essais, 978-2-37032-386-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens et les outils juridiques au niveau communal en milieu périurbain. Un engagement citoyen particulier face aux changements climatiques globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et climat : interventions publiques locales et mobilisations citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.215-228, 2022, Thèmes &amp; commentaires, 978-2-247-21468-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03551572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discontinuités territoriales et l'accueil des migrants en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discontinuités territoriales et le droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.139-147, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03187978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cour martiale de l'Isère (30 août-6 octobre 1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Bruttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger sous Vichy, juger Vichy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.271-282, 2018, 978-2-11-145692-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Impact des propositions de Turgot sur les Municipalités en Europe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josep Serrano Daura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornades Internacionals d'Estudi. El municipi al segle XVIIIel cas d'Arnes (Terra Alta)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diputació de Tarragona, pp.535-555, 2018, 978-84-15264-63-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’impact de la réforme de la police en 1699 sur la « Cour Commune de Grenoble » : Alliance et désunion du Juge royal et du Juge épiscopal face aux édiles grenoblois (1244-1789) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice dans les cités épiscopales du Moyen Âge à la fin de l'Ancien Régime, dir. P. NELIDOFF, B. FOURNIEL, Presses de l'Université Toulouse 1 Capitole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de l'eau à Grenoble à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Ortolani; Olivier Vernier; Michel Bottin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection et valorisation des ressources naturelles dans les États de Savoie du Moyen Âge au XIXe siècle : contribution à une histoire du développement durable : actes du colloque international de Cuneo, 6-7 octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serre éditeur, pp.231-244, 2014, 978-2-86410-607-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources du droit de l’hydroélectricité ? Michoud et la Houille blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Dupré de Boulois; Philippe Yolka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Léon Michoud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Institut universitaire Varenne, pp.35-51, 2014, Collection Colloques &amp; Essais, 978-2-37032-024-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence des migrants dans les espaces ruraux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’émigration en Amérique latine à la crise migratoire : histoire oubliée de la Nouvelle-Aquitaine XIXe-XXIe siècle sous dir. Tauzin-Castellanos Isabelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cairn (Editions), pp.281-293, 2012, 978-2-35068-924-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion privée des établissements pénitentiaires en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Charles Froment; Martine Kaluszynski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique. Une réforme en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.25-39, 2011, 978-2-7061-1668-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intérêt public local : regards croisés sur une notion juridique incertaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.15-26, 2009, 978-2-7061-1531-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928304v1</w:t>
-              </w:r>
-[...1285 lines deleted...]
-                <w:t xml:space="preserve">hal-01813555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2429,893 +2429,893 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1036-1040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.265-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.213-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aubelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada; Romain Pasquier; Claire Courtecuisse; Vincent Aubelle. Berger-Levrault, pp.1096, 2017, 978-2-7013-1921-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...259 lines deleted...]
-                <w:t xml:space="preserve">hal-02122038v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrer le territoire ou les richesses du développement local, Grenoble, XVIIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université Toulouse 1 Capitole (UT1 Capitole), 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04690681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric de Mari, Dominique Taurisson-Mouret (dir.), Ranger l'animal. L'impact environnemental de la norme en milieu contraint II. Exemples de droit colonial et analogies contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.988-989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminologie appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Fiechter-Boulvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.193-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques KRYNEN et Jean-Christophe GAVEN (dir.), Les Désunions de la Magistrature, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.203-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Politique d'immigration française &amp;quot;genrée&amp;quot; : les Italiennes et le travail, en Isère, dans l'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altreitalie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904028v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04690681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3470,51 +3470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Courtecuisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/recherche-sur-le-statut-des-elus-locaux-9782370324245.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03147904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehats Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;uburu Be&#241;at" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterle Maryse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01880901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fiechter-Boulvard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04690681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Courtecuisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/recherche-sur-le-statut-des-elus-locaux-9782370324245.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03147904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehats Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;uburu Be&#241;at" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterle Maryse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01880901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04690681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fiechter-Boulvard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>