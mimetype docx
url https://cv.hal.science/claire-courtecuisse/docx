--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -66,2242 +66,2242 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de l’élu local, Présentation historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crouzatier-Durand, Florence; Donier, Virginie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche sur le statut des élus locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782370324245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1982, Comme une mise au point...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Donier; Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 40 ans de la loi du 2 mars 1982 : de la genèse aux impensés de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 178, Institut francophone pour la justice et la démocratie, pp.17-24, 2023, Colloques &amp; essais, 978-2-37032-386-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citoyens et les outils juridiques au niveau communal en milieu périurbain. Un engagement citoyen particulier face aux changements climatiques globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et climat : interventions publiques locales et mobilisations citoyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.215-228, 2022, Thèmes &amp; commentaires, 978-2-247-21468-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03551572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discontinuités territoriales et l'accueil des migrants en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discontinuités territoriales et le droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.139-147, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03187978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Impact des propositions de Turgot sur les Municipalités en Europe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josep Serrano Daura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornades Internacionals d'Estudi. El municipi al segle XVIIIel cas d'Arnes (Terra Alta)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diputació de Tarragona, pp.535-555, 2018, 978-84-15264-63-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cour martiale de l'Isère (30 août-6 octobre 1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Bruttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juger sous Vichy, juger Vichy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.271-282, 2018, 978-2-11-145692-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources du droit de l’hydroélectricité ? Michoud et la Houille blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Dupré de Boulois; Philippe Yolka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Léon Michoud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Institut universitaire Varenne, pp.35-51, 2014, Collection Colloques &amp; Essais, 978-2-37032-024-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de l'eau à Grenoble à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Ortolani; Olivier Vernier; Michel Bottin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection et valorisation des ressources naturelles dans les États de Savoie du Moyen Âge au XIXe siècle : contribution à une histoire du développement durable : actes du colloque international de Cuneo, 6-7 octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serre éditeur, pp.231-244, 2014, 978-2-86410-607-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’impact de la réforme de la police en 1699 sur la « Cour Commune de Grenoble » : Alliance et désunion du Juge royal et du Juge épiscopal face aux édiles grenoblois (1244-1789) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice dans les cités épiscopales du Moyen Âge à la fin de l'Ancien Régime, dir. P. NELIDOFF, B. FOURNIEL, Presses de l'Université Toulouse 1 Capitole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence des migrants dans les espaces ruraux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’émigration en Amérique latine à la crise migratoire : histoire oubliée de la Nouvelle-Aquitaine XIXe-XXIe siècle sous dir. Tauzin-Castellanos Isabelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn (Editions), pp.281-293, 2012, 978-2-35068-924-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion privée des établissements pénitentiaires en France au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Charles Froment; Martine Kaluszynski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique. Une réforme en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.25-39, 2011, 978-2-7061-1668-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt public local : regards croisés sur une notion juridique incertaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.15-26, 2009, 978-2-7061-1531-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants piémontais dans le premier XIXe siècle, un entre-deux temporel et géographique en faveur d’une intégration politique à la communauté française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires, sociétés et individus d’entre-deux, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avignon Université; Cergy Paris Université; Université de Lorraine, Apr 2024, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;allié&amp;quot; dans la formation des &amp;quot;soins en guerre&amp;quot;, le Bulletin International des Sociétés de Secours aux Militaires Blessés du CICR (1869-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actrices et acteurs du soin en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Oct 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse de la réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de la loi du 2 mars 1982</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de recherche sur l’administration locale en Europe (GIS-Grale), Sep 2022, Paris, France. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un &amp;quot;allié&amp;quot; dans la formation des &amp;quot;soins en guerre&amp;quot;, le Bulletin International des Sociétés de Secours aux Militaires Blessés du CICR (1869-1919)</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les distorsions paradoxales de la mobilisation électorale en « semi-ruralité » une commune rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actrices et acteurs du soin en guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Oct 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Étudier la politique dans les « mondes ruraux » : enjeux de méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERMES (Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés); CERDACFF (Centre d'études et de recherche en droit administratif, constitutionnel, financier et fiscal), Apr 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(s) et territoire(s), Regards croisés des sciences juridiques et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actions &amp; territorialisations (A&amp;T); Analyse des recompositions de l’action publique territoriale (ARAPT), Dec 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édification d'un système d'appropriation de ressources hydroélectriques à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs et ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche « Sociétés-Environnement »; Université de Valenciennes; Conseil Général du Nord, Apr 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence des migrants dans les espaces ruraux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations : traces, inscriptions et textualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe d’Accueil AMERIBER, Feb 2020, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renforcement continu des dispositifs d’installation des migrants dans les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Dispositifs et initiatives d’installation de personnes en migration dans les campagnes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAMIGRI (Les campagnes françaises dans la dynamique des migrations internationales), May 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque les politiques publiques françaises invitent les habitant.e.s des espaces ruraux à relever le défi de la cohabitation migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès de l’ARIC : Migrations, relations interculturelles et rapports de pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale pour la Recherche Interculturelle (ARIC), Jun 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la réforme de Turgot sur les Municipalités en Europe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornades Internacionals d’Estudi. El Municipi al segle XVIII. El cas d’Arnes (Terra Alta)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mairie d'Arnes; Université internationale de Catalogne, May 2014, Arnes, Espagne. pp.535-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discontinuités historiques du droit administratif local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les (Dis)continuités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des Piémontais par un double droit du sol obligatoire ? Divergences d’interprétation juridique en Isère dès 1832</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI convegno del P. R. I. D. A. E. S. (Programme de Recherche sur les Institutions et le Droit des Anciens États de Savoie) : « L’intégration des étrangers et des migrants dans les États de Savoie depuis l’époque moderne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de Recherche sur les Institutions et le Droit des Anciens États de Savoie, Nov 2017, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration des &amp;quot;choses environnantes&amp;quot; ou l'écriture d'un droit de l'environnement (XVIIIe - XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Histoire du droit 2017-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERMES (Équipe de Recherche sur les Mutations de l'Europe et de ses Sociétés), Dec 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Centre et Périphérie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Lyonnais d'Histoire du droit et de la pensée politique, Université Lyon III, Dec 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de l'eau à Grenoble à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection et valorisation des ressources naturelles dans les États de Savoie du Moyen Âge au XIXe siècle : Contribution à une histoire du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.R.I.D.A.E.S (Programme de recherche sur les institutions et le droit des anciens États de Savoie), Oct 2011, Cuneo, Italie. pp.231-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources du droit de l’hydroélectricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Léon Michoud"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques (CRJ); Centre d'études et de recherche sur le droit, l'histoire et l'administration publique (CERDHAP), Nov 2013, Grenoble, France. pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion privée des établissements pénitentiaires en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Administration pénitentiaire face aux principes de la nouvelle gestion publique Une réforme administrative comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etudes et de Recherches sur le Droit, l'Histoire et l'Administration Publique (CERDHAP), Jan 2010, Grenoble, France. pp.25-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intérêt public local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813555v1</w:t>
-              </w:r>
-[...924 lines deleted...]
-                <w:t xml:space="preserve">hal-01928304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2429,470 +2429,470 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aubelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada; Romain Pasquier; Claire Courtecuisse; Vincent Aubelle. Berger-Levrault, pp.1096, 2017, 978-2-7013-1921-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1036-1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Immigration</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.265-266</w:t>
+              <w:t xml:space="preserve">, 2014, pp.213-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étrangers</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.213-214</w:t>
+              <w:t xml:space="preserve">, 2014, pp.265-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122038v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-01880901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3071,182 +3071,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques KRYNEN et Jean-Christophe GAVEN (dir.), Les Désunions de la Magistrature, XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.203-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Criminologie appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Fiechter-Boulvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.193-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940992v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02122047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Politique d'immigration française &amp;quot;genrée&amp;quot; : les Italiennes et le travail, en Isère, dans l'après-guerre</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Courtecuisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/recherche-sur-le-statut-des-elus-locaux-9782370324245.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03147904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehats Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;uburu Be&#241;at" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterle Maryse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01880901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04690681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fiechter-Boulvard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Courtecuisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/recherche-sur-le-statut-des-elus-locaux-9782370324245.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03147904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tauzin-Castellanos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehats Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;uburu Be&#241;at" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterle Maryse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01880901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04690681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fiechter-Boulvard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>