--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial positioning of the hippocampus and hippocampal fissure volume in Developmental Topographical Disorientation</w:t>
+                <w:t xml:space="preserve">Automatic rating of incomplete hippocampal inversions evaluated across multiple cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
+                <w:t xml:space="preserve">Lisa Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cury</w:t>
+                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Santacroce</w:t>
+                <w:t xml:space="preserve">Kevin de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ford Burles</w:t>
+                <w:t xml:space="preserve">Camille Brianceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Iaria</w:t>
+                <w:t xml:space="preserve">Matthieu Joulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (4), pp.204-216. </w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.23599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59275/j.melba.2024-3d4e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385055v1</w:t>
+                <w:t xml:space="preserve">hal-04635141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic rating of incomplete hippocampal inversions evaluated across multiple cohorts</w:t>
+                <w:t xml:space="preserve">Medial positioning of the hippocampus and hippocampal fissure volume in Developmental Topographical Disorientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hemforth</w:t>
+                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
+                <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin de Matos</w:t>
+                <w:t xml:space="preserve">Federica Santacroce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Brianceau</w:t>
+                <w:t xml:space="preserve">Ford Burles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Joulot</w:t>
+                <w:t xml:space="preserve">Giuseppe Iaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59275/j.melba.2024-3d4e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.23599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635141v2</w:t>
+                <w:t xml:space="preserve">hal-04385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t>
               </w:r>
@@ -636,321 +636,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study of incomplete hippocampal inversion in adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A sparse EEG-informed fMRI model for hybrid EEG-fMRI neurofeedback prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Antonella Scelsi</w:t>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Toro</w:t>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227355⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.01451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416654v2</w:t>
+                <w:t xml:space="preserve">inserm-02090676v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sparse EEG-informed fMRI model for hybrid EEG-fMRI neurofeedback prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genome wide association study of incomplete hippocampal inversion in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Antonella Scelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.01451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02090676v3</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal shape is associated with memory deficits in temporal lobe epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjardo Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallie Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous EEG-fMRI during a neurofeedback task, a brain imaging dataset for multimodal data integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal analysis for detection of pre-symptomatic shape changes in neurodegenerative diseases: Initial application to the GENFI cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,77 +1429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Shape Analysis of Large Datasets Based on Diffeomorphic Iterative Centroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of anatomical variability using diffeomorphic iterative centroid in patients with Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal volume predicts antidepressant efficacy in depressed patients without incomplete hippocampal inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,307 +1808,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressed suicide attempters have smaller hippocampus than depressed patients without suicide attempts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vandendrie</w:t>
+                <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gressier</w:t>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108928v1</w:t>
+                <w:t xml:space="preserve">hal-01251239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Depressed suicide attempters have smaller hippocampus than depressed patients without suicide attempts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cohen</w:t>
+                <w:t xml:space="preserve">Christophe Vandendrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Mhaya</w:t>
+                <w:t xml:space="preserve">Florence Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2014.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251239v1</w:t>
+                <w:t xml:space="preserve">hal-01108928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2126,90 +2126,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-tracking and skin conductance to monitor task engagement during neurofeedback sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Fragueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Paul Debroize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2228,291 +2228,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-post change in mental health and brain structure in pediatric mild traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incomplete Hippocampal Inversion and Hippocampal Subfield Volumes: Implementation and inter-reliability of automatic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Giorgia Committeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian K Tamnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBIA 2023 - 14th Biennial World Congress on Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2247822⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2023 - 20th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society and the IEEE Engineering in Medicine and Biology Society, Apr 2023, Carthagène des Indes, Colombia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174821v1</w:t>
+                <w:t xml:space="preserve">inserm-04132185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Hippocampal Inversion and Hippocampal Subfield Volumes: Implementation and inter-reliability of automatic segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
+                <w:t xml:space="preserve">Pre-post change in mental health and brain structure in pediatric mild traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilmann von Soest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Ferschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Committeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Cury</w:t>
+                <w:t xml:space="preserve">Christian K Tamnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023 - 20th IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society and the IEEE Engineering in Medicine and Biology Society, Apr 2023, Carthagène des Indes, Colombia. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IBIA 2023 - 14th Biennial World Congress on Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland. pp.758-1040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2247822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04132185v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-based features of white matter fiber-tracts associated with outcome in Major Depression Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of 1D and 2D visualisation on EEG-fMRI neurofeedback training during a motor imagery task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2020 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1-4</w:t>
@@ -2710,51 +2710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal Shape Alterations Are Associated With Pre- And Postsurgical Verbal And Visual Memory Deficits In Temporal Lobe Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjardo Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallie Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,90 +2822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we learn from coupling EEG-fMRI to enhance neuro-feedback in EEG only?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2019 - Annual Meeting Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3055,103 +3055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning bi-modal EEG-fMRI neurofeedback to improve neurofeedback in EEG only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Functional Imaging and Neurofeedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Maastricht, Netherlands. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Shape Analysis of Cross-Sectional Data for Detection of Early Changes in Neurodegenerative Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,103 +3444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical shape analysis of large datasets using diffeomorphic iterative centroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunter D Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping - 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
@@ -3569,90 +3569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Incomplete Hippocampal Inversions in a large dataset of young healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hasboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Template-based Shape Analysis using Diffeomorphic Iterative Centroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template Estimation for Large Database: A Diffeomorphic Iterative Centroid Method Using Currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling morphological variability of the hippocampus using manifold learning and large deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,64 +4084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic algorithm applied to hyperparameter selection for fMRI neurofeedback scores prediction from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4179,64 +4179,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving portability of bimodal neurofeedback: predicting NF-fMRI scores from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2023 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4255,247 +4255,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Hippocampal Inversion and hippocampal subfield volumes: Implementation and inter-reliability of automatic segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Améliorer la portabilité du neurofeedback bimodal : prédire par apprentissage automatique les scores NF-IRMf à partir des signaux EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Carthagène des Indes, Colombia. IEEE, pp.1, 2023</w:t>
+              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04085099v1</w:t>
+                <w:t xml:space="preserve">hal-04040883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la portabilité du neurofeedback bimodal : prédire par apprentissage automatique les scores NF-IRMf à partir des signaux EEG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Incomplete Hippocampal Inversion and hippocampal subfield volumes: Implementation and inter-reliability of automatic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Committeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Carthagène des Indes, Colombia. IEEE, pp.1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040883v1</w:t>
+                <w:t xml:space="preserve">inserm-04085099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot Study: eye-tracking and skin conductance to monitor task engagement during bimodal neurofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Fragueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renè-Paul Debroize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Carthagène des Indes, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,64 +4585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNN-LSTM neural network for predicting fMRI neurofeedback scores from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rtFIN 2022 - Real-time Functional Imaging and Neurofeedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, New Haven, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4667,103 +4667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the genetic bases of incomplete hippocampal inversion: a genome-wide association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia A Scelzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2019 - Annual Meeting on Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1</w:t>
@@ -4824,51 +4824,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie cérébrale au service de la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffeomorphic Iterative Centroid Methods for Template Estimation on Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,77 +5085,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association study of incomplete hippocampal inversion on 40,000 subjects of the UK Biobank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,64 +5216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fMRI neurofeedback score prediction from EEG signals: genetic algorithm applied to hyperparameter selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5291,77 +5291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete hippocampal inversion and hippocampal subfield volumes: Implementation and inter-reliability of automatic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Fragueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Committeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5497,51 +5497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal analysis for detection of pre-symptomatic shape changes in neurodegenerative diseases: applied to GENFI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5784,51 +5784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Fragueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Santacroce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Burles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iaria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635141v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hemforth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-3d4e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359660v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Graciano Fouquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2999941" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416654v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Antonella Scelsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227355" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090676v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02611665v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjardo Postma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallie Baxendale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cano&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0498-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorenzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Nicholas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1035403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deflesselle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandendrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2014.12.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTNWM0ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Debroize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann von Soest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Ferschmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Tamnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04132185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Committeri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230555" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Thompson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cano-Lopez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383532v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Lorenzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Cash" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51237-2_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Germain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F4WRBMQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04529036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04085099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04107747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#232;-Paul Debroize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia A Scelzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Yazdan-Panah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04084934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Cash" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635141v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hemforth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Matos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-3d4e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Fragueiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Santacroce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Burles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iaria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359660v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Graciano Fouquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2999941" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090676v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01451" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416654v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Antonella Scelsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02611665v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjardo Postma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallie Baxendale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cano&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0498-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorenzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Nicholas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1035403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deflesselle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandendrie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2014.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTNWM0ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Debroize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04132185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Committeri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230555" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann von Soest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Ferschmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Tamnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Thompson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cano-Lopez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383532v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Lorenzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Cash" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51237-2_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Germain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F4WRBMQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04529036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04085099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04107747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#232;-Paul Debroize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia A Scelzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Yazdan-Panah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04084934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Cash" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>