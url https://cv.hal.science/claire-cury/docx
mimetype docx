--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic rating of incomplete hippocampal inversions evaluated across multiple cohorts</w:t>
+                <w:t xml:space="preserve">Medial positioning of the hippocampus and hippocampal fissure volume in Developmental Topographical Disorientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hemforth</w:t>
+                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
+                <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin de Matos</w:t>
+                <w:t xml:space="preserve">Federica Santacroce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Brianceau</w:t>
+                <w:t xml:space="preserve">Ford Burles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Joulot</w:t>
+                <w:t xml:space="preserve">Giuseppe Iaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59275/j.melba.2024-3d4e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.23599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635141v2</w:t>
+                <w:t xml:space="preserve">hal-04385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial positioning of the hippocampus and hippocampal fissure volume in Developmental Topographical Disorientation</w:t>
+                <w:t xml:space="preserve">Automatic rating of incomplete hippocampal inversions evaluated across multiple cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
+                <w:t xml:space="preserve">Lisa Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cury</w:t>
+                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Santacroce</w:t>
+                <w:t xml:space="preserve">Kevin de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ford Burles</w:t>
+                <w:t xml:space="preserve">Camille Brianceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Iaria</w:t>
+                <w:t xml:space="preserve">Matthieu Joulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (4), pp.204-216. </w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.23599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59275/j.melba.2024-3d4e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385055v1</w:t>
+                <w:t xml:space="preserve">hal-04635141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sparse EEG-informed fMRI model for hybrid EEG-fMRI neurofeedback prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association study of incomplete hippocampal inversion in adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Antonella Scelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,51 +906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal shape is associated with memory deficits in temporal lobe epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjardo Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallie Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous EEG-fMRI during a neurofeedback task, a brain imaging dataset for multimodal data integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal analysis for detection of pre-symptomatic shape changes in neurodegenerative diseases: Initial application to the GENFI cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,51 +1429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Shape Analysis of Large Datasets Based on Diffeomorphic Iterative Centroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of anatomical variability using diffeomorphic iterative centroid in patients with Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal volume predicts antidepressant efficacy in depressed patients without incomplete hippocampal inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,307 +1808,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Depressed suicide attempters have smaller hippocampus than depressed patients without suicide attempts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cohen</w:t>
+                <w:t xml:space="preserve">Christophe Vandendrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Mhaya</w:t>
+                <w:t xml:space="preserve">Florence Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2014.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251239v1</w:t>
+                <w:t xml:space="preserve">hal-01108928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressed suicide attempters have smaller hippocampus than depressed patients without suicide attempts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vandendrie</w:t>
+                <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gressier</w:t>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108928v1</w:t>
+                <w:t xml:space="preserve">hal-01251239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2126,90 +2126,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-tracking and skin conductance to monitor task engagement during neurofeedback sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Fragueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Paul Debroize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Graz, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2228,291 +2228,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Hippocampal Inversion and Hippocampal Subfield Volumes: Implementation and inter-reliability of automatic segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-post change in mental health and brain structure in pediatric mild traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Committeri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilmann von Soest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Ferschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian K Tamnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023 - 20th IEEE International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230555⟩</w:t>
+              <w:t xml:space="preserve">IBIA 2023 - 14th Biennial World Congress on Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland. pp.758-1040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2247822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04132185v1</w:t>
+                <w:t xml:space="preserve">hal-04174821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-post change in mental health and brain structure in pediatric mild traumatic brain injury</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Incomplete Hippocampal Inversion and Hippocampal Subfield Volumes: Implementation and inter-reliability of automatic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Committeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian K Tamnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBIA 2023 - 14th Biennial World Congress on Brain Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland. pp.758-1040, </w:t>
+              <w:t xml:space="preserve">ISBI 2023 - 20th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society and the IEEE Engineering in Medicine and Biology Society, Apr 2023, Carthagène des Indes, Colombia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2247822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174821v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04132185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-based features of white matter fiber-tracts associated with outcome in Major Depression Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of 1D and 2D visualisation on EEG-fMRI neurofeedback training during a motor imagery task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,51 +2710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal Shape Alterations Are Associated With Pre- And Postsurgical Verbal And Visual Memory Deficits In Temporal Lobe Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjardo Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sallie Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we learn from coupling EEG-fMRI to enhance neuro-feedback in EEG only?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning bi-modal EEG-fMRI neurofeedback to improve neurofeedback in EEG only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Shape Analysis of Cross-Sectional Data for Detection of Early Changes in Neurodegenerative Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,51 +3444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical shape analysis of large datasets using diffeomorphic iterative centroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,90 +3569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Incomplete Hippocampal Inversions in a large dataset of young healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hasboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Template-based Shape Analysis using Diffeomorphic Iterative Centroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template Estimation for Large Database: A Diffeomorphic Iterative Centroid Method Using Currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling morphological variability of the hippocampus using manifold learning and large deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic algorithm applied to hyperparameter selection for fMRI neurofeedback scores prediction from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,51 +4179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving portability of bimodal neurofeedback: predicting NF-fMRI scores from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4255,247 +4255,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la portabilité du neurofeedback bimodal : prédire par apprentissage automatique les scores NF-IRMf à partir des signaux EEG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Incomplete Hippocampal Inversion and hippocampal subfield volumes: Implementation and inter-reliability of automatic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Committeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Carthagène des Indes, Colombia. IEEE, pp.1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040883v1</w:t>
+                <w:t xml:space="preserve">inserm-04085099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Hippocampal Inversion and hippocampal subfield volumes: Implementation and inter-reliability of automatic segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Améliorer la portabilité du neurofeedback bimodal : prédire par apprentissage automatique les scores NF-IRMf à partir des signaux EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Carthagène des Indes, Colombia. IEEE, pp.1, 2023</w:t>
+              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04085099v1</w:t>
+                <w:t xml:space="preserve">hal-04040883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot Study: eye-tracking and skin conductance to monitor task engagement during bimodal neurofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Fragueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renè-Paul Debroize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Carthagène des Indes, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,51 +4585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNN-LSTM neural network for predicting fMRI neurofeedback scores from EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4667,51 +4667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the genetic bases of incomplete hippocampal inversion: a genome-wide association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia A Scelzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4824,51 +4824,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie cérébrale au service de la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffeomorphic Iterative Centroid Methods for Template Estimation on Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,117 +5045,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association study of incomplete hippocampal inversion on 40,000 subjects of the UK Biobank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,377 +5197,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating fMRI neurofeedback score prediction from EEG signals: genetic algorithm applied to hyperparameter selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Automatic detection of EEG electrodes on T1-weighted MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806579v1</w:t>
+                <w:t xml:space="preserve">inserm-05629087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete hippocampal inversion and hippocampal subfield volumes: Implementation and inter-reliability of automatic segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigating fMRI neurofeedback score prediction from EEG signals: genetic algorithm applied to hyperparameter selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04084934v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning 2-in-1: Towards Integrated EEG-fMRI-Neurofeedback</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Incomplete hippocampal inversion and hippocampal subfield volumes: Implementation and inter-reliability of automatic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Fragueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Committeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522245v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04084934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning 2-in-1: Towards Integrated EEG-fMRI-Neurofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsel Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal analysis for detection of pre-symptomatic shape changes in neurodegenerative diseases: applied to GENFI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Cash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,65 +5680,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer M Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5784,51 +5885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635141v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hemforth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Matos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-3d4e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Fragueiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Santacroce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Burles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iaria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359660v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Graciano Fouquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2999941" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090676v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01451" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416654v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Antonella Scelsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02611665v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjardo Postma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallie Baxendale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cano&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0498-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorenzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Nicholas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1035403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deflesselle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandendrie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2014.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTNWM0ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Debroize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04132185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Committeri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230555" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann von Soest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Ferschmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Tamnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Thompson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cano-Lopez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383532v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Lorenzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Cash" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51237-2_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Germain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F4WRBMQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04529036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04085099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04107747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#232;-Paul Debroize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia A Scelzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Yazdan-Panah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04084934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Cash" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Fragueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Santacroce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Burles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iaria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.23599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635141v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hemforth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-3d4e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359660v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Graciano Fouquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2999941" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090676v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01451" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416654v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Antonella Scelsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02611665v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjardo Postma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallie Baxendale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cano&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0498-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorenzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Nicholas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1035403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deflesselle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vandendrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2014.12.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTNWM0ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Debroize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann von Soest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Ferschmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Tamnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04132185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Committeri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230555" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Thompson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cano-Lopez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383532v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Lorenzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Cash" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51237-2_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188838v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Germain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Marrakchi-Kacem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F4WRBMQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04529036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04085099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04107747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#232;-Paul Debroize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia A Scelzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Yazdan-Panah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05629087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Georgeais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04084934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Cash" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>