--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -263,51 +263,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15673/tmgc.v13i2.1746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132101v1</w:t>
+                <w:t xml:space="preserve">hal-02051288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplacian, on the Arrowhead Curve</w:t>
               </w:r>
@@ -341,51 +341,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15673/tmgc.v13i2.1746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051288v1</w:t>
+                <w:t xml:space="preserve">hal-04132101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierpiński Gasket versus Arrowhead curve</w:t>
               </w:r>
@@ -1896,177 +1896,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Equations aux dérivées partielles, Cours et exercices corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.280, 2012, Sciences Sup, 9782100727469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Calcul vectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Anne Bourguignon, 978-2-10-058264-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435517v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01224363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Multilayered Piezoelectric Composites.</w:t>
               </w:r>
@@ -2303,105 +2303,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960644v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laplacian, on the graph of the Weierstrass-Hadamard function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessments in Mathematics, undergraduate degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new result, for the box dimension of the graph of the Weierstrass function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A note on energy forms on fractal domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplacian, on the Sierpinski tetrahedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizare Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2410,442 +2596,256 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Laplacian, on the graph of the Weierstrass-Hadamard function</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'un laplacien sur le graphe de la fonction de Weierstrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456250v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spectral study of the Minkowski Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizare Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A new result, for the box dimension of the graph of the Weierstrass function</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527996v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance metric, and spectral asymptotics, on the graph of the Weierstrass function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492982v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01456250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de Dirichlet et fonctions harmoniques sur le graphe de la fonction de Weierstrass</w:t>
               </w:r>
@@ -4350,51 +4350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v13i2.1746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01412888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benalia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Oukacha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879098v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527996v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01456250v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01421453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134066v6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461319v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081010v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v13i2.1746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01412888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benalia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Oukacha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879098v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01456250v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527996v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01421453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134066v6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461319v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081010v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>