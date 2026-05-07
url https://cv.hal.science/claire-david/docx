--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -534,360 +534,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bypassing dynamical systems: a simple way to get the box-counting dimension of the graph of the Weierstrass function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Geometry Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15673/tmgc.v11i2.1028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The finite difference method for the heat equation on Sierpiński simplices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizare Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207160.2018.1517209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207160.2018.1517209⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02188734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bypassing dynamical systems: a simple way to get the box-counting dimension of the graph of the Weierstrass function</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of the Black-Scholes equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Geometry Center</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal time control problem for the one-dimensional, linear heat equation, in the presence of a scaling parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Oukacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412888v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01448825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallis : des &amp;quot; têtes rondes &amp;quot; aux intégrales</w:t>
               </w:r>
@@ -1269,213 +1269,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">THEORETICAL OPTIMIZATION OF FINITE DIFFERENCE SCHEMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics of Continuous, Discrete and Impulsive Systems - Series A : Mathematical Analysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Note On Solitary Wave Solutions of the Compound Burgers-Korteweg-de Vries Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasika Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaosheng Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 375 (1), pp.44-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087812v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00088029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2557,51 +2557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplacian, on the Sierpinski tetrahedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizare Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral study of the Minkowski Curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizare Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2844,51 +2844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de Dirichlet et fonctions harmoniques sur le graphe de la fonction de Weierstrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizare Riane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,477 +3086,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nombres dyadiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spurious lattice solitons for linear finite difference schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nombres dyadiques - Suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sujet des intégrales de Wallis : une démonstration sans récurrence pour les termes d'indice pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la décomposition dyadique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice solitons for linear finite difference schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious lattice solitons for linear finite difference schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461319v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on solitary waves solutions of classical wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards new schemes: A Lie-group approach of the CBKDV and its derived equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on the Compound Burgers-Korteweg-de Vries Equation with higher-order nonlinearities and its traveling solitary waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00218330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards optimal DRP scheme for linear advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00208019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural stability of finite dispersion-relation preserving schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3565,331 +3839,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273934v1</w:t>
-              </w:r>
-[...272 lines deleted...]
-                <w:t xml:space="preserve">hal-00208019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious solitons and structural stability of finite difference schemes for nonlinear wave equations</w:t>
               </w:r>
@@ -4350,51 +4350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v13i2.1746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01412888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benalia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Oukacha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879098v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01456250v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527996v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01421453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134066v6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461319v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081010v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v13i2.1746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01412888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Oukacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879098v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01490872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01456250v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527996v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01421453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134066v6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01154836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461319v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081010v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>