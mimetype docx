--- v0 (2026-04-08)
+++ v1 (2026-05-27)
@@ -178,464 +178,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat entre Gerd Krumeich et Antoine Prost « La Première Guerre mondiale dans les mémoires française et allemande »</w:t>
+                <w:t xml:space="preserve">« Construire l’identité communautaire, Les abbayes de Werden et Wissembourg du IXe au début du Xe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lebret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
+                <w:t xml:space="preserve">Claire de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04207832v1</w:t>
+                <w:t xml:space="preserve">halshs-03116050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Construire l’identité communautaire, Les abbayes de Werden et Wissembourg du IXe au début du Xe siècle »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire de Cazanove</w:t>
+                <w:t xml:space="preserve">L’Exzellenzcluster 16 : « Les fondements culturels de l’intégration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.8018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03116050v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04207542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Exzellenzcluster 16 : « Les fondements culturels de l’intégration »</w:t>
+                <w:t xml:space="preserve">Le Sonderforschungsbereich 644 : « Transformations de l’antique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ifha.8018⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.8026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04207542v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04207828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Sonderforschungsbereich 644 : « Transformations de l’antique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
+                <w:t xml:space="preserve">« Une communication politique reproduite ? L’exemple du cartulaire de Passau, folios 39-41v »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ifha.8026⟩</w:t>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.305-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.131.0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04207828v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03116052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une communication politique reproduite ? L’exemple du cartulaire de Passau, folios 39-41v »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire de Cazanove</w:t>
+                <w:t xml:space="preserve">Débat entre Gerd Krumeich et Antoine Prost « La Première Guerre mondiale dans les mémoires française et allemande »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (1), pp.305-312. </w:t>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hyp.131.0305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ifha.7997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03116052v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04207832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -714,109 +714,109 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts et conflits en Méditerranée (VIe-XIIIe siècle) ; Société, Église et pouvoir politique dans l'Occident médiéval (XIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Adankpo-Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esther Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amphi Histoire, Bréal by Stydyrama, 2026, 978-2-7495-5809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
@@ -898,51 +898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cartulaires. Entre mises en ordre des archives et mises en ordre du monde (IXe-XIIIe siècle) / Kartulare. Ordnen der Archive und Ordnung der Welt (9.-13. Jahrhundert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARTeM. Brepols, 33, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -992,51 +992,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mémoire communautaire et « seconde cartularisation ». L’exemple de Werden »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. le Jan, L. Leleu et Ch. Meriaux, Mémoire et communautés au haut Moyen Âge, (VIe-XIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, 2026, HAMA 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1082,55 +1082,55 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges Geneviève Bührer-Thierry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Autorité de l’évêque – Autorité de l’écrit / Autorität der Bischöfe – Autorität des Wortes Études en hommage à Geneviève Bührer-Thierry / Beiträge zu Ehren von Geneviève Bührer-Thierry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05200675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1207,51 +1207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les relations entre établissements cartularistes et établissements tiers dans les premiers cartulaires (IXe- début Xe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartulaires/Kartulare. Entre mises en ordre des archives et mises en ordre du monde (IXe-XIIIe siècle)/Ordnen der Archive und Ordnung der Welt (9.-13. Jahrhundert)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, ARTeM, 30</w:t>
@@ -1280,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Writing in Regensburg: An Overview of the Ninth and Tenth Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Sébastien Barret, Dominique Stutzmann, Georg Vogeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruling the Script in the Middle Ages Formal Aspects of Written Communication (Books, Charters, and Inscriptions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, Utrecht Studies in Medieval Literacy 35, 2017</w:t>
@@ -1353,51 +1353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'ensemble épiscopal sur le Domberg à Freising »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Marie-Laure Pain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupes cathédraux et complexes monastiques. Le phénomène de la pluralité des sanctuaires à l’époque carolingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2016</w:t>
@@ -1718,151 +1718,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu G. DUNPHY, Encyclopedia of the Medieval Chronicle, Brill, 2012/3</w:t>
+                <w:t xml:space="preserve">Compte-rendu K. UBL, Die Karolinger, C. H. Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04207868v1</w:t>
+                <w:t xml:space="preserve">halshs-04207865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu K. UBL, Die Karolinger, C. H. Beck</w:t>
+                <w:t xml:space="preserve">Compte-rendu G. DUNPHY, Encyclopedia of the Medieval Chronicle, Brill, 2012/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Cazanove - Hannecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04207865v1</w:t>
+                <w:t xml:space="preserve">halshs-04207868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu Hans-Werner Goetz, Die Wahrnehmung anderer Religion und christlich-abendländisches Selbstverständnis im frühen und hohen Mittelalter (5. -12. Jahrhundert)</w:t>
               </w:r>
@@ -2159,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cazanove - Hannecart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-2214/9961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lebret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.7997" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cazanove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.131.0305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.121.0235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adankpo-Labadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04927665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05200675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05200674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05576611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cazanove Hannecart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2026.1.115320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14upe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cazanove - Hannecart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/1593-2214/9961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cazanove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207542v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.131.0305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lebret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.7997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.121.0235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adankpo-Labadie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04927665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05200675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05200674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05576611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Cazanove Hannecart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2026.1.115320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14upe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.8189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>