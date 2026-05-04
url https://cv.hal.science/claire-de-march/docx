--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -822,295 +822,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions among key residues regulate mammalian odorant receptor trafficking</w:t>
+                <w:t xml:space="preserve">Large-Scale G Protein-Coupled Olfactory Receptor–Ligand Pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody Pacalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lun Xu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mengjue Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (7), pp.e22384. </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.379-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202200116RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.1c01495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724118v1</w:t>
+                <w:t xml:space="preserve">hal-05505442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale G Protein-Coupled Olfactory Receptor–Ligand Pairing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Interactions among key residues regulate mammalian odorant receptor trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwen Ren</w:t>
+                <w:t xml:space="preserve">Qian Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jody Pacalon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lun Xu</w:t>
+                <w:t xml:space="preserve">Mengjue Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (3), pp.379-387. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.e22384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.1c01495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202200116RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505442v1</w:t>
+                <w:t xml:space="preserve">hal-04724118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function relationships of olfactory and taste receptors</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8330261"/>
+    <w:nsid w:val="66B05EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1833,51 +1833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-de-march" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6461-5547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390829v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de March" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breheny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Titlow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsunami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mcclintock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A de March" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B Billesb&#248;lle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Tewari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Llinas del Torrent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08126-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Abe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cobb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara C Hoover" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand J C van der Velden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05798-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Fukutani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Saito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Eguchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Tazawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.04.072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjue Ni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200116RR" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Ren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c01495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Behrens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. de March" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Yamashita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Sook Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Goddard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-de-march" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6461-5547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390829v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de March" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breheny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Titlow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsunami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mcclintock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A de March" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B Billesb&#248;lle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Tewari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Llinas del Torrent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08126-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Abe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cobb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara C Hoover" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand J C van der Velden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05798-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Fukutani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Saito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Eguchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Tazawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.04.072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c01495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjue Ni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200116RR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Behrens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. de March" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Yamashita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Sook Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Goddard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>