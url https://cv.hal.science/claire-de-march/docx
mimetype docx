--- v1 (2026-05-04)
+++ v2 (2026-05-31)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6461-5547</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=imiqp0YAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,1097 +173,1097 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct odorant receptor response patterns to aliphatic odorants in freely behaving mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Breheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Titlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Matsunami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mcclintock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered odorant receptors illuminate the basis of odour discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian B Billesbølle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Tewari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Llinas del Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 635 (8038), pp.499-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-024-08126-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and functional odorant receptor variation in the Homo lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Matsunami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Cobb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara C Hoover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.105908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of odorant recognition by a human odorant receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian B Billesbølle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A de March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijnand J C van der Velden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian B Billesbølle</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ning Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeevan Tewari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 615 (7953), pp.742-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-023-05798-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic interactions between odorants alter human odor perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Fukutani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haruka Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Eguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiaki Tazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (11), pp.2235-2245.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2023.04.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale G Protein-Coupled Olfactory Receptor–Ligand Pairing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Interactions among key residues regulate mammalian odorant receptor trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Xu</w:t>
+                <w:t xml:space="preserve">Qian Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjue Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.1c01495⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.e22384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202200116RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505442v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions among key residues regulate mammalian odorant receptor trafficking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Large-Scale G Protein-Coupled Olfactory Receptor–Ligand Pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody Pacalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lun Xu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mengjue Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202200116RR⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.379-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.1c01495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724118v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function relationships of olfactory and taste receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maik Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A. de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Matsunami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsuko Yamashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (2), pp.81-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjx083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1252,289 +1273,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function of Odorant and Sweet-taste Recept.ors Based on Molecular Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Golebiowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A. de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fiorucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (7), pp.E83-E83, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the odorant binding protein-olfactory receptor interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung Sook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A. de March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Golebiowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (3), pp.E242-E242, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1602,51 +1623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66B05EA4"/>
+    <w:nsid w:val="A4DC9A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1833,51 +1854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-de-march" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6461-5547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390829v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de March" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breheny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Titlow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsunami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mcclintock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A de March" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B Billesb&#248;lle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Tewari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Llinas del Torrent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08126-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Abe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cobb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara C Hoover" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand J C van der Velden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05798-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Fukutani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Saito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Eguchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Tazawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.04.072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c01495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjue Ni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200116RR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Behrens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. de March" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Yamashita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Sook Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Goddard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-de-march" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6461-5547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=imiqp0YAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de March" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breheny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Titlow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsunami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mcclintock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A de March" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B Billesb&#248;lle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeevan Tewari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Llinas del Torrent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08126-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Abe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cobb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara C Hoover" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105908" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand J C van der Velden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05798-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Fukutani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Saito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Eguchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Tazawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.04.072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjue Ni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200116RR" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Ren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.1c01495" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Behrens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. de March" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Yamashita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545729v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Sook Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Goddard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>