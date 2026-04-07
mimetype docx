--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1475,174 +1475,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’inclusion des élèves en situation de handicap au sein de l’école primaire au prisme de leur participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les élèves, analyseurs du dispositif partenarial d’une classe de quatrième externée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (3), pp.25-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.080.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.080.0025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03163230v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03163132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche avec des personnes classées déficientes intellectuelles</w:t>
               </w:r>
@@ -3373,1593 +3373,1593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que disent les limites spatiales de l’institution scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿La Inclusión en la Universidad, un concepto impensado de la poiliticas públicas en Francia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2° Foro Internacional de Inclusión en Educación Superior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Veracruzana, Dec 2021, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ce que disent les limites spatiales de l’institution scolaire</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partenariat entre une association d’éducation populaire et des écoles pour éduquer par l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux partenariaux dans un projet de lutte contre le &amp;quot;décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Soufiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur.es et professionnel.les dans les partenariats écoles-soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PArpsych-Ed (GCS-CCOMS), Jun 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intersectionnalité au prisme de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international du réseau Recherche Avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Veracruz, Mexique, Apr 2021, Xalapa, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les limites spatiales disent de l’institution scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque international L’école primaire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Université, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monceau</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intersectionnalité au prisme de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international du réseau Recherche Avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Xalapa, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations des élèves de Clis 1 à leurs pairs : entre appropriation des- et résistance aux représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire h-pairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inshea et Université Paris Nanterre, May 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et handicap : de l’idéologie à la réalité du concept d’inclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université ouverte CY Cergy Paris université,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif de socio-clinique institutionnelle pour penser l’inclusion des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Education et en Formation, AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusión/Educación inclusiva : entre la ideologia y la realidad en el terreno de trabajo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foro de la francofonía 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Veracruzana, Mexique,, Apr 2019, Xalapa, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusión/Educación inclusiva : entre la ideologia y la realidad en el terreno de trabajo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foro de la francofonía 2019, Universidad Veracruzana, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Xalapa, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique théâtrale, vectrice de l’éducation inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Regards croisés sur le handicap en contexte francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Boniface, Winnipeg, Manitoba, Canada,, Jun 2018, Winnipeg, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le croisement des regards », un dispositif de stage de formation théâtrale/recherche sur le processus inclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines et sociales à l’épreuve du terrain, Logique d’enquête, approches narratives, et dynamiques coopératives depuis l’école de Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contradictions de l’inclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Situation de handicap et éducation inclusive,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, Université de Cergy-Pontoise, Apr 2018, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion par la pratique théâtrale : récit d’une expérience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’inclusion entre injonction et participation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REACTIFS, Toulouse, Mar 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, PArpsych-Ed (GCS-CCOMS), Jun 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le partenariat entre une association d’éducation populaire et des écoles pour éduquer par l’art</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du praticien chercheur à l’enseignant-chercheur-praticien : Analyse d’un itinéraire en socio-clinique institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit de vie d’un groupe de socio-clinique institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Veracruz, Mexique, Apr 2021, Xalapa, Mexique</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liminalité des élèves classés déficients intellectuels : une situation dramatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Séminaire Interuniversitaire International Sur la Clinique du Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIICHLA, Université Paris 7 Diderot, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Cergy Université, Oct 2021, Cergy, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation sociale des élèves des classes spécialisées : une inclusion impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Handicap(s), inclusion et accessibilité Approches comparatives dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INS HEA, Suresnes, Oct 2016, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...1017 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164039v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03164072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires professionnels et de recherche de niveau 1 et 2 : Rapport à la commande d'écriture et pratiques d'accompagnement</w:t>
               </w:r>
@@ -6665,51 +6665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.863." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.875" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085198ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.080.0025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051430ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drystan Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.073.0239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042850ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Soufiane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muraro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dast&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0702" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.863." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.875" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085198ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.080.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051430ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drystan Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.073.0239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042850ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Soufiane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muraro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dast&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0702" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>