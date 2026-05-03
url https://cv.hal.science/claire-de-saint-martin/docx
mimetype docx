--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -653,1484 +653,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation continue des comédiens d’ESAT : un processus inclusif inabouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° hors série 16 (4), pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph1.hs016.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation continue des comédiens d’ESAT : un processus inclusif inabouti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.165-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph1.hs016.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Céline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://dicoema.hypotheses.org/639</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Céline Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [en ligne] https://dicoema.hypotheses.org/544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif liant théâtre et recherche, vecteur d’une dynamique inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.21113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dispositif liant théâtre et recherche, vecteur d’une dynamique inclusive ?</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre pour éveiller un regard inclusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.21113⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1085198ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inclusion scolaire</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs en socio-clinique institutionnelle pour penser l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empan liminal, un analyseur d’une institution intermittente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'institution revisitée Actualités et perspectives de l'intervention, 30, pp.97-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’un espace d’apprentissage délocalisé : analyse d’un espace scénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion par la pratique théâtrale : analyse d’un dispositif partenarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°49 (1), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.049.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves, analyseurs du dispositif partenarial d’une classe de quatrième externée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (3), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.080.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion des élèves en situation de handicap au sein de l’école primaire au prisme de leur participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la recherche avec des personnes classées déficientes intellectuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Céline Duval</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (1-2), pp.169-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051430ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutorat de mémoires, courriels et rapport au temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [en ligne] https://dicoema.hypotheses.org/544</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 212, pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le théâtre pour éveiller un regard inclusif</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher avec des enfants : la nécessité du désapprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 229, pp.13-24</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion par le théâtre : « je suis avec les autres ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drystan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 535, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L'institution revisitée Actualités et perspectives de l'intervention, 30, pp.97-109</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation inclusive, une utopie ? Une analyse de ce que disent les enfants de CLIS 1 de leur place dans l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ° 478-479-480-481,, pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que disent les élèves de CLIS 1 de leur place dans l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...643 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163865v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03163858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empan liminal, un outil conceptuel pour penser la scolarisation des élèves de Clis 1</w:t>
               </w:r>
@@ -3524,50 +3524,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux partenariaux dans un projet de lutte contre le &amp;quot;décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Soufiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur.es et professionnel.les dans les partenariats écoles-soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PArpsych-Ed (GCS-CCOMS), Jun 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le partenariat entre une association d’éducation populaire et des écoles pour éduquer par l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3576,152 +3671,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546177v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03546152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité au prisme de l’inclusion</w:t>
               </w:r>
@@ -6665,51 +6665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.863." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.875" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085198ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.080.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051430ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drystan Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.073.0239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042850ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Soufiane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muraro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dast&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0702" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.863." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.875" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085198ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.080.0025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051430ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drystan Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.073.0239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042850ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Soufiane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muraro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dast&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0702" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>