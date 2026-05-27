--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -904,50 +904,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un dispositif liant théâtre et recherche, vecteur d’une dynamique inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.21113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inclusion scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -969,680 +1060,589 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des termes utilisés en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [en ligne] https://dicoema.hypotheses.org/544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre pour éveiller un regard inclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.21113⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1085198ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs en socio-clinique institutionnelle pour penser l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.13-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 229, pp.13-24</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empan liminal, un analyseur d’une institution intermittente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'institution revisitée Actualités et perspectives de l'intervention, 30, pp.97-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’un espace d’apprentissage délocalisé : analyse d’un espace scénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14741⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion par la pratique théâtrale : analyse d’un dispositif partenarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°49 (1), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.049.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion des élèves en situation de handicap au sein de l’école primaire au prisme de leur participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.79-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves, analyseurs du dispositif partenarial d’une classe de quatrième externée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (3), pp.25-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.080.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.080.0025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03163230v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03163132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche avec des personnes classées déficientes intellectuelles</w:t>
               </w:r>
@@ -3770,50 +3770,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intersectionnalité au prisme de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international du réseau Recherche Avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Xalapa, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations des élèves de Clis 1 à leurs pairs : entre appropriation des- et résistance aux représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire h-pairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inshea et Université Paris Nanterre, May 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que les limites spatiales disent de l’institution scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3822,1239 +3960,1101 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international L’école primaire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cergy Université, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04046716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Xalapa, Mexique</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et handicap : de l’idéologie à la réalité du concept d’inclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université ouverte CY Cergy Paris université,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inshea et Université Paris Nanterre, May 2021, en ligne, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif de socio-clinique institutionnelle pour penser l’inclusion des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International d’Actualité de la Recherche en Education et en Formation, AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Cergy, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusión/Educación inclusiva : entre la ideologia y la realidad en el terreno de trabajo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foro de la francofonía 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Veracruzana, Mexique,, Apr 2019, Xalapa, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusión/Educación inclusiva : entre la ideologia y la realidad en el terreno de trabajo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foro de la francofonía 2019, Universidad Veracruzana, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Xalapa, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Veracruzana, Mexique,, Apr 2019, Xalapa, Francia</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique théâtrale, vectrice de l’éducation inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Regards croisés sur le handicap en contexte francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Boniface, Winnipeg, Manitoba, Canada,, Jun 2018, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Xalapa, México</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le croisement des regards », un dispositif de stage de formation théâtrale/recherche sur le processus inclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines et sociales à l’épreuve du terrain, Logique d’enquête, approches narratives, et dynamiques coopératives depuis l’école de Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Saint-Boniface, Winnipeg, Manitoba, Canada,, Jun 2018, Winnipeg, Canada</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contradictions de l’inclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Situation de handicap et éducation inclusive,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, Université de Cergy-Pontoise, Apr 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion par la pratique théâtrale : récit d’une expérience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’inclusion entre injonction et participation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REACTIFS, Toulouse, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, Université de Cergy-Pontoise, Apr 2018, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, REACTIFS, Toulouse, Mar 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit de vie d’un groupe de socio-clinique institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Récits de vie d’un groupe de socio clinique institutionnelle</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du praticien chercheur à l’enseignant-chercheur-praticien : Analyse d’un itinéraire en socio-clinique institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation sociale des élèves des classes spécialisées : une inclusion impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Handicap(s), inclusion et accessibilité Approches comparatives dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INS HEA, Suresnes, Oct 2016, Suresnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires professionnels et de recherche de niveau 1 et 2 : Rapport à la commande d'écriture et pratiques d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Pilotti</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Printemps des ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Printemps des ESPE, Mar 2016, Paris, France. pp.308-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liminalité des élèves classés déficients intellectuels : une situation dramatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Séminaire Interuniversitaire International Sur la Clinique du Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIICHLA, Université Paris 7 Diderot, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164072v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03164109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation des élèves de classes spécialisées à l’école élémentaire</w:t>
               </w:r>
@@ -6665,51 +6665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.863." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.875" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085198ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.080.0025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051430ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drystan Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.073.0239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042850ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Soufiane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muraro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dast&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0702" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.863." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.085.iii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.875" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0165" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;line Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Astier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085198ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14741" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.049.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.080.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051430ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drystan Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.073.0239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042850ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pilotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valentim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pilotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poveda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Soufiane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rougerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ravez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guetemme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ruppin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Muraro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Borges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Laiber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dast&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0702" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04142797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>