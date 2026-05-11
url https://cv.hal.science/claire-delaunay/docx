--- v0 (2026-04-11)
+++ v1 (2026-05-11)
@@ -927,165 +927,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La réception française du Tolstoï et Dostoïevski de Mérejkovski »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les Mérejkovski et l’Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olga BLINOVA, Victoire FEUILLEBOIS, Daria SINICHKINA, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Tolstoï, philosophe ou anti-philosophe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolstoï et la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire DELAUNAY, Christine NOËL-LEMAITRE, Oct 2021, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242701v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05242704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le désir d’être un autre, symptôme du héros tolstoïen »</w:t>
               </w:r>
@@ -3371,51 +3371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.2.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/cadavres-sovietiques-enjeux-esthetiques-politiques-et-memoriels-en-contexte-de-guerre-et-de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roudil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pieralli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Priadko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pousson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Scagliusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Turgieva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04935726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.2.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/cadavres-sovietiques-enjeux-esthetiques-politiques-et-memoriels-en-contexte-de-guerre-et-de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roudil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pieralli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Priadko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pousson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Scagliusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Turgieva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04935726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>