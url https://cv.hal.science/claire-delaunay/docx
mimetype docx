--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -684,238 +684,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La figure du paysan, antidote à l’angoisse dans l’œuvre de Léon Tolstoï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna ORWIN, Rick MCPEAK, dir., Tolstoy on war : Narrative Art and Historical Truth in « War and Peace »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nature, terreau de la révélation dans Guerre et Paix et Anna Karénine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Léon Tolstoï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La nature dans l'œuvre de Tolstoï, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309197v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03899340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -927,165 +927,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Tolstoï, philosophe ou anti-philosophe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tolstoï et la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire DELAUNAY, Christine NOËL-LEMAITRE, Oct 2021, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La réception française du Tolstoï et Dostoïevski de Mérejkovski »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les Mérejkovski et l’Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olga BLINOVA, Victoire FEUILLEBOIS, Daria SINICHKINA, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242704v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05242701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le désir d’être un autre, symptôme du héros tolstoïen »</w:t>
               </w:r>
@@ -1272,234 +1272,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ostranenie u Tolstogo i Vol’tera – odin i tot že priem ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Léon Tolstoï et Voltaire : littérature, philosophie, religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alla POLOSINA, Alexandre STROEV, Jul 2015, Iasnaïa Poliana (Toula), Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’écriture de l’angoisse chez Tolstoï : quelles convergences avec le symbolisme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’angoisse dans les symbolismes européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rosina NEGINSKY, Luba JURGENSON, Marthe SEGRESTIN, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L. Tolstoj e la cultura occidentale : fra indipendenza e appropriazione »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractures et intégrations entre la Russie, le monde slavo-oriental et l’Occident à l’époque moderne et contemporaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcello GARZANITI, Claudia PIERALLI, Catherine DEPRETTO, Pierre GONNEAU, Apr 2015, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242717v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05242714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tolstoï et Kierkegaard »</w:t>
               </w:r>
@@ -2356,50 +2356,123 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Tolstoï, philosophe ou anti-philosophe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine NOËL-LEMAITRE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Philosophes russes en dehors du cadre : Dostoïevski, Tolstoï, Chestov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Guilhem, pp. 33-51, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une approche pluridisciplinaire du corps mort en contexte de crimes de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2408,130 +2481,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadavres soviétiques. Enjeux esthétiques, politiques et mémoriels en contexte de guerre et de violence d'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Petra, pp. 11-28, 2025, 978-2-84743-354-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392734v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05242634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Angoisse et perception du corps face au désir et à la mort dans Anna Karénine », pp. 147-159</w:t>
               </w:r>
@@ -3371,51 +3371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.2.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/cadavres-sovietiques-enjeux-esthetiques-politiques-et-memoriels-en-contexte-de-guerre-et-de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roudil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pieralli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Priadko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pousson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Scagliusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Turgieva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04935726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.2.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/cadavres-sovietiques-enjeux-esthetiques-politiques-et-memoriels-en-contexte-de-guerre-et-de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roudil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pieralli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Priadko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chassaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pousson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Scagliusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Turgieva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04935726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>