--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -3475,346 +3475,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitutions historiques et évolution des écoulements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Les crues de 1983 et la sécheresse de 2003, 40/20 ans après … »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOTERR, May 2023, Montigny-lès-Metz, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823094v1</w:t>
+                <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitutions historiques et évolution des écoulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang Delus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Les crues de 1983 et la sécheresse de 2003, 40/20 ans après … »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOTERR, May 2023, Montigny-lès-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+                <w:t xml:space="preserve">hal-04823094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045081v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la modélisation hydrologique en climat réchauffé. Application au bassin versant de la Moselle</w:t>
               </w:r>
@@ -3938,90 +3938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -6257,90 +6257,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6645,77 +6645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7933,51 +7933,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8089,365 +8089,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude historique des évènements et de l'évolution des enjeux territoriaux sur le périmètre du PAPI d'intention du bassin versant de la Moselle Aval</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine. 2021</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560721v1</w:t>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude historique du bassin versant de la Meurthe</w:t>
+                <w:t xml:space="preserve">Étude historique des évènements et de l'évolution des enjeux territoriaux sur le périmètre du PAPI d'intention du bassin versant de la Moselle Aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rochel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] LOTERR; EPTB Meurthe-Madon. 2020, pp.287</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995277v1</w:t>
+                <w:t xml:space="preserve">hal-03560721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en eau souterraine dans les Vosges et vulnérabilité au changement climatique. Campagnes de jaugeages des débits d’étiage 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude historique du bassin versant de la Meurthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] LOTERR; EPTB Meurthe-Madon. 2020, pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864671v1</w:t>
+                <w:t xml:space="preserve">hal-02995277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ressources en eau souterraine dans les Vosges et vulnérabilité au changement climatique. Campagnes de jaugeages des débits d’étiage 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LOTERR, Université de Lorraine. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détermination des Écoulements et des Phases Hydrologiques (DEPHy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8496,51 +8618,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8550,100 +8672,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiages et étirements : vers quelle modélisations ? : l'approche conceptuelle et l'analyse statistique en réponse à la diversité spatiale des écoulements en étiage des cours d'eau de l'Est français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de la Terre. Université Paul Verlaine - Metz, 2007. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2007METZ016L⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8653,98 +8775,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement hydrologique de la Plaine : un cours d’eau au régime influencé par les écoulements de nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etudes Vosgiennes, Eau, flottage et industries, Raon-l’Etape, du 16 au 18 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8754,107 +8876,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosystèmes et enjeux de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (3-4), 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.3487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8864,130 +8986,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécheresses historiques : que nous enseignent les archives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Eeckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8997,112 +9119,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'ouvrage collectif &amp;quot;Environnement et écosociété&amp;quot;, sous la Direction de Wackermann G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et écosociété. Histoire, acteurs, économie, gestion, droit, écologie, patrimoine, santé et sécurité publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuf siècles d’inondations dans le bassin versant de la Moselle (XIIe-XXIe siècles) : la base de données documentaires sur les inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9249,51 +9491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F van Loon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2009-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laaha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gauster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallaksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-3001-2017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.J. van Lanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Kingston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ionita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10838" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hisdal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. van Loon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3455" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmokhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Friend-Water Low Flow And Drought Group Team" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Loon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ016L" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821757v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3487" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Eeckman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F van Loon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2009-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laaha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gauster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallaksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-3001-2017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.J. van Lanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Kingston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ionita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10838" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hisdal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. van Loon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3455" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmokhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Friend-Water Low Flow And Drought Group Team" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Loon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ016L" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3487" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Eeckman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>