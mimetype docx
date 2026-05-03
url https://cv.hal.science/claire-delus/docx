--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -350,50 +350,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.2009 - 2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-15-2009-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1702,399 +1706,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology needed to manage droughts: the 2015 European case</w:t>
+                <w:t xml:space="preserve">Quel est le débit le plus fréquent d'un cours d'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.A.J. van Lanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Laaha</w:t>
+                <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. Kingston</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.10838⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528779v1</w:t>
+                <w:t xml:space="preserve">hal-01698799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le débit le plus fréquent d'un cours d'eau ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of suspended particulate matter in the Moselle River (Lorraine, France): evolution along the course of the river and in different hydrologic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lang-Delus</w:t>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier François</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allan Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.1625-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1335-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698799v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of suspended particulate matter in the Moselle River (Lorraine, France): evolution along the course of the river and in different hydrologic regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrology needed to manage droughts: the 2015 European case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bauer</w:t>
+                <w:t xml:space="preserve">H.A.J. van Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Gley</w:t>
+                <w:t xml:space="preserve">D.G. Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">M. Ionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (5), pp.1625-1642. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (17), pp.3097-3104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1335-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.10838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529891v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a pan-European assessment of low flow indices</w:t>
               </w:r>
@@ -2571,368 +2575,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00534902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif PRESAGES (PREvisions et Simulations pour l’Annonce et la Gestion des Etiages Sévères) : des outils pour évaluer et prévoir les étiages</w:t>
+                <w:t xml:space="preserve">PRESAGES (Prévision et Simulation pour l'Annonce et la Gestion des Etiages Sévères) : un outil pour évaluer et prévoir les étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 81 (1), pp.15-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 81 (4), pp.15-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560739v1</w:t>
+                <w:t xml:space="preserve">halshs-00534904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESAGES (Prévision et Simulation pour l'Annonce et la Gestion des Etiages Sévères) : un outil pour évaluer et prévoir les étiages</w:t>
+                <w:t xml:space="preserve">Une méthode d’analyse du tarissement des cours d’eau pour la prévision des débits d’étiage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.1743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00534904v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d’analyse du tarissement des cours d’eau pour la prévision des débits d’étiage</w:t>
+                <w:t xml:space="preserve">Le dispositif PRESAGES (PREvisions et Simulations pour l’Annonce et la Gestion des Etiages Sévères) : des outils pour évaluer et prévoir les étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.1715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.1743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03560760v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3114,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Chatou, France. pp.27-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4214,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque biennal des zones ateliers-CNRS, réseau des zones ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, BLOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4654,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des sécheresses historiques de la Moselle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,217 +4859,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique du bassin versant de l’Orne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Droughts and low flows in the Mosel river catchment since the middle of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hostache</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Zone Atelier Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Adaptation and resilience to droughts: Historical perspectives in Europe and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995247v1</w:t>
+                <w:t xml:space="preserve">hal-02995235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droughts and low flows in the Mosel river catchment since the middle of the 19th century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modélisation hydrologique du bassin versant de l’Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation and resilience to droughts: Historical perspectives in Europe and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées de la Zone Atelier Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995235v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European 2015 drought from a hydrological perspective</w:t>
               </w:r>
@@ -5077,51 +5081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Laaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Gauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,64 +5301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages sur la Moselle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantième anniversaire de la canalisation de la Moselle au grand gabarit de Thionville à Coblence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Malbrouck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5442,286 +5446,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnements hydrologiques, gestion et aménagements du Madon et de la Gitte</w:t>
+                <w:t xml:space="preserve">Méthodes de spatialisation des débits d’étiage pour répondre aux objectifs de la DCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées d’Etudes Vosgiennes, Le Pays de Dompaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Dompaire et Ville-sur-Illon, France</w:t>
+              <w:t xml:space="preserve">Hydrosystèmes continentaux et territoires européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission des Hydrosystèmes continentaux – Comité National Français de Géographie, Jul 2011, Sion (Valais), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821792v1</w:t>
+                <w:t xml:space="preserve">hal-04820687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de spatialisation des débits d’étiage pour répondre aux objectifs de la DCE</w:t>
+                <w:t xml:space="preserve">From flood to low flow: analysis of recession processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrosystèmes continentaux et territoires européens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission des Hydrosystèmes continentaux – Comité National Français de Géographie, Jul 2011, Sion (Valais), Suisse</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly, Session HS2.11/NH1.14 Hydrological extremes: from droughts to floods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wien, Österreich, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820687v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flood to low flow: analysis of recession processes</w:t>
+                <w:t xml:space="preserve">Fonctionnements hydrologiques, gestion et aménagements du Madon et de la Gitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly, Session HS2.11/NH1.14 Hydrological extremes: from droughts to floods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Wien, Österreich, Austria</w:t>
+              <w:t xml:space="preserve">13èmes Journées d’Etudes Vosgiennes, Le Pays de Dompaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dompaire et Ville-sur-Illon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821834v1</w:t>
+                <w:t xml:space="preserve">hal-04821792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating low flow discharges at ungauged sites by relating model parameters to basins properties.</w:t>
               </w:r>
@@ -6520,51 +6524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low flow characterization and forecasting in a non-stationary context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7747,77 +7751,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of low flow indices as a basic requirement of the Water Framework Directive: contribution of geographical sciences in low flows prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,51 +8029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDF R&amp;D; INRAE; Université de Lorraine; BRGM. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8165,51 +8169,51 @@
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8571,64 +8575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9491,51 +9495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F van Loon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2009-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laaha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gauster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallaksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-3001-2017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.J. van Lanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Kingston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ionita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10838" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hisdal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. van Loon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3455" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmokhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Friend-Water Low Flow And Drought Group Team" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Loon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ016L" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3487" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Eeckman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F van Loon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2009-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laaha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gauster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallaksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-3001-2017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.J. van Lanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Kingston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ionita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hisdal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. van Loon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3455" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmokhtar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Friend-Water Low Flow And Drought Group Team" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Loon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ016L" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3487" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Eeckman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>