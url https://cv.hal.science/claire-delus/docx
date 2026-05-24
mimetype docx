--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -332,51 +332,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, pp.2009 - 2023. </w:t>
+              <w:t xml:space="preserve">, 2023, 15, pp.2009-2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-15-2009-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
@@ -3410,415 +3410,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étiages et la sécheresse hydrologique : processus, indicateurs et événements historiques</w:t>
+                <w:t xml:space="preserve">Reconstitutions historiques et évolution des écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges techniques « Etiages et sécheresses dans l’est de la France : que sait-on ? que fait-on ? », EPTB Saône &amp; Doubs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Les crues de 1983 et la sécheresse de 2003, 40/20 ans après … »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOTERR, May 2023, Montigny-lès-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822164v1</w:t>
+                <w:t xml:space="preserve">hal-04823094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045081v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitutions historiques et évolution des écoulements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Les crues de 1983 et la sécheresse de 2003, 40/20 ans après … »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOTERR, May 2023, Montigny-lès-Metz, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823094v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les étiages et la sécheresse hydrologique : processus, indicateurs et événements historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lang Delus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges techniques « Etiages et sécheresses dans l’est de la France : que sait-on ? que fait-on ? », EPTB Saône &amp; Doubs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la modélisation hydrologique en climat réchauffé. Application au bassin versant de la Moselle</w:t>
               </w:r>
@@ -3942,90 +3942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -6261,90 +6261,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6649,77 +6649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8112,77 +8112,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F van Loon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2009-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laaha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gauster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallaksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-3001-2017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.J. van Lanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Kingston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ionita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hisdal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. van Loon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3455" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmokhtar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Friend-Water Low Flow And Drought Group Team" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Loon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ016L" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3487" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Eeckman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kreibich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schr&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F van Loon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mazzoleni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2009-2023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Loon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Ward" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04917-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lejeune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Martinez-Carreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laaha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gauster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallaksen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-3001-2017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4739" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.J. van Lanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Kingston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ionita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koffler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stahl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hisdal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. van Loon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3455" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyermuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.1715" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z67SX97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmokhtar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Laaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Friend-Water Low Flow And Drought Group Team" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Loon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges- Pelletier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821499v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ016L" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3487" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Eeckman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>