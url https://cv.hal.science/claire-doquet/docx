--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -81,4308 +81,4416 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dialogue entre texte et dessin dans les productions écrites de scripteurs novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Kervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magniant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, https://scolagram.u-cergy.fr/index.php/content_page/item/1375- dialogue_texte_dessin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Operating Units in Written Language Performance: Linguistic and Behavioral Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Writing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (3), pp.359-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17239/jowr-2025.16.03.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Approches linguistiques de l'orthographe d'hier à aujourd'hui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on dire sans emprunter ? Réflexions sur l’emprunt comme constitutif de l’énonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Copier, Emprunter, Coller, 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papier-stylo/écran-clavier : un match à l’issue incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55, pp.109-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.7731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oral et l'écrit : si proches, si loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Testenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.9-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2022.s3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Langue Française, N° 211 (3), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et forme scolaire : Spécificités de transcription et de traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Langue française Écrire de l’école à l’université : corpus, traitements, analyses outillées, 3 (211), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correction de copies au collège entre langue et discours : une catégorisation syntactico-énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pilorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.191-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.3274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blanc comme outil de démarcation discursive et énonciative: quelques observations dans des écrits d’élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Blancs de l'écrit, blancs de l'écriture, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2019.1.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire avec les écrits des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lefebvre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Que faire avec les écrits des élèves ?, 203, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.203.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits de travail, travail d’écriture : les brouillons comme espaces diagnostiques de la maîtrise de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire la parole Modalités de mise à l'écrit d'entretiens avec Antoine Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le cours de linguistique. Formes, genèses et interprétations de notes d’auditeurs, 2018/1 (208)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecter, interpréter, enseigner l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l’écriture, 57, https://journals.openedition.org/reperes/1444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oral en appui sur l’écrit : décalages (méta)énonciatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.5061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes posés par la transcription et l’annotation d’écrits d’élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Enoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaire : problèmes de transcription, d'annotation et de traitement. Corpus. 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralité et écriture dans des manuels de grammaire à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ecriture(s) et représentations du langage et des langues, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORALITÉ ET ÉCRITURE DANS DES MANUELS DE GRAMMAIRE POUR L’ÉCOLE PRIMAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.441-460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981777v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d'annotation et de traitement, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations du Discours dans un entretien écrit : un parcours génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Investigacoes- Linguística e Teoria Literária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, REPRESENTAÇÃO DOS DISCURSOS, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenthèse en train de s’écrire, un marquage de la stratification énonciative au CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme et l'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vingt ans de recherches en didactique du français (1990-2010), 46 (46), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifier, embrouiller, inventer, brouillonner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits intermédiaires au cycle 3 pour penser et apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°174 (3), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.174.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler d'articles qu'on a lus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 170 (3), pp.123-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.170.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des îlots de littérature. Formes et représentations de la langue littéraire dans des textes de Cycle 3 et de CLIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luisa Revelli</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Calvarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bouffo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.51-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture sur traitement de texte : quelques spécificités de son analyse en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXX (59), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ml.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pilorgé</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62, pp.191-213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/reperes.3274⟩</w:t>
+              <w:t xml:space="preserve">, 2009, XXX (40), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 127, pp.5-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oeuvre au berceau : un carnet de notes d’Yvan Pommaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'École des lettres des collèges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (6-7), pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lecture : un espace d’émergence de la lecture littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lecture : un espace d’émergence de la lecture littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos et l'Argolide : topographie et urbanisme ; Actes de la Table Ronde internationale Athènes-Argos 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galanterie des fêtes. Décrochements énonciatifs et syntagmatiques dans les Fêtes galantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques David</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1), pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2008.3947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et statut du récit dans les « écrits intermédiaires » à l’école : carnets de lecture, carnets d’expériences et d’observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rinck</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (1), pp.165-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/prati.2007.2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03999065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture débutante. Mise en texte et mise en graphie dans l'écriture sur traitement de texte à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 164 (4), pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.164.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03999051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objet insaisissable : quelques considérations sur l'écriture sur traitement de texte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.35-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeune scripteur et ses doubles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aspects du dialoguiste, 43, pp.107-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture littéraire et observation réfléchie de la langue : intrications etinteractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture littéraire et observation réfléchie de la langue : intrications et interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 420, http://www.cahiers-pedagogiques.com/Lecture-litteraire-et-observation-reflechie-de-la-langue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indices et traces de l'activité métadiscursive des scripteurs : aspects de la réécriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Que faire avec les écrits des élèves ?, 203, pp.7-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.203.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Réécritures, 144 (1), pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.144.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03999040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture. Questions théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 144, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en texte et mise en graphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 140 (1), pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.140.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et traitement de texte à l'école élémentaire : modes d'analyse et pistes de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103, pp.11-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Activité métadiscursive dans l’écriture : une recherche avec Genèse du Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Actes de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.22-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens et graphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26-27, pp.243-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et pourtant, ils écrivent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.5895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire pour apprendre… ce qu’on a à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la DFLM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27, pp.35-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du polar populaire au polar polymorphe : le rôle du graphisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Actes de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 60, pp.15-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps d'écrire : stratégies d'écriture et chronologie des événements dans des processus d'écriture d'élèves de CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11 (1), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reper.1995.2143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse du texte : éclairages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Actes de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 48, pp.107-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse du texte : le groupe de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Actes de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 45, pp.107-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un texte en train de s’écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le cours de linguistique. Formes, genèses et interprétations de notes d’auditeurs, 2018/1 (208)</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinze enfants sur la Genèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Actes de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 43, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l’écriture, 57, https://journals.openedition.org/reperes/1444</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Aventure d’une écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Actes de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 36, pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits-ratures : l’observation des corrections comme processus d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Actes de lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 38, pp.74-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...3036 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4392,2075 +4500,2075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constructions prédicatives dans les écrits scolaires : quelques repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction prédicative à l’oral et à l’écrit : maitriser la posture de locuteur et de scripteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Martinot, Sorbonne Université, May 2023, Paris &amp; en distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus d’écrits scolaires pour une utilisation en didactique : principes de constitution et de traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications de la linguistique de corpus dans la didactique de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EILA, Université Sorbonne Nouvelle, May 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique textuelle et linguistique de l'écrit : que nous apprennent les écrits des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Francophonie en Vallée d'Aoste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luisa Revelli, Mar 2023, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Claire Martinot, Sorbonne Université, May 2023, Paris &amp; en distanciel, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EILA, Université Sorbonne Nouvelle, May 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04212830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les écrits des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rendez-vous des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection Générale des Lettres, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique des écrits scolaires : langue, texte, graphies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe Praxiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03808160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture enregistrée et corpus manuscrits : quels modèles théoriques et méthodes d'analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études des projets ANR E-CALM et Pro-TEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser de grands corpus scolaires et universitaires - des questions pour la recherche et pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyser de grands corpus scolaires et universitaires - des questions pour la recherche et pour la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif projet de recherche E-CALM, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire à la main ou sur traitement de texte : enjeux énonciatifs et procéduraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture enregistrée et corpus manuscrits : quels modèles théoriques et méthodes d'analyse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgeta Cislaru; Claire Doquet, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence introductive Ecriture enregistrée et corpus manuscrits : quels modèles théoriques et méthodes d'analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études des projets ANR E-CALM et Pro-TEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 622, Université Sorbonne nouvelle, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03808123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue en débats dans des discours de linguistes. Controverses sur l’écriture inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage DU LINGUISTE À SON OBJET : LA DISTANCE EN QUESTION(S).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.130-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative à l’école : un nouveau paradigme pour la production d’écrits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université (Guilhem LABINAL - Gilles MONCEAU - Virginie TELLIER), Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner à voir l’écriture : Ecriscol, un corpus génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baby Talc / E-Grapheles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry TYNE, Oct 2020, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et analyser un corpus d’écrits d’élèves : le projet EcriScol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Circolo Linguistico dell’Università di Bologna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristiana de Santis, Oct 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/6418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inspection Générale des Lettres, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outillage technique du traitement des écrits d’élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier à l’école de printemps PETALE (Projet d’ETudes Avancées sur le Langage de l’Enfant)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Salazar-Orvig; Aliyah Morgenstern, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits d'élèves : un corpus de référence pour le français contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Neveu, G. Bergounioux, M.-H. Côté, J.-M. Fournier, L. Hriba &amp; S. Prévost, Jul 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162711001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et réécriture enregistrées : comment représenter la dynamique scripturale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Matheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude L'écriture de haut niveau : de la conception du texte à sa réalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marseiille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Georgeta Cislaru; Claire Doquet, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité de l'écriture et génétique textuelle : Vers un autre métalangage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Linguistique Française, Jul 2014, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collectif projet de recherche E-CALM, Jun 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue de Lagarce, un quotidien littérarisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La progression du discours chez J.- L. Lagarce : Continuité, discontinuité, reprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’Etudes ConSci La Confrontations en Sciences du Langage, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits intermédiaires au cycle 3 Carnet de lecture et carnet d'expériences au Cycle 3 : quels outils pour quelle construction de savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ED 622, Université Sorbonne nouvelle, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.130-155</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace d’émergence de la sensibilité littéraire des élèves : le carnet de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Rencontres de chercheurs en didactique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université (Guilhem LABINAL - Gilles MONCEAU - Virginie TELLIER), Oct 2021, Cergy, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au confluent du que dire ? et du comment le dire ?, consignes, tâches, activité d’écriture à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tâches et leurs entours en classe de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Didactique du Français Langue Maternelle, Sep 2001, Neuchatel, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Henry TYNE, Oct 2020, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the writing processes of 10-year-old children at school, with the help of the “Genèse du texte” word processing program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Conference of SIG Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crete M.-F.; Esperet E., 1998, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des processus d’écriture d’élèves de CM2 en situation scolaire, à partir du traitement de texte Genèse du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée de l’Ecole Doctorale Langages et langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 268, 1998, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à l’écriture et genèse du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Entretiens Nathan IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Paris Sorbonne, France. pp.115-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...871 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6470,236 +6578,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcriScol Ecritures Scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique : enjeux et défis au XXI° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6709,522 +6817,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hétérogène à l'oeuvre dans la langue et dans les discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Oppermann-Marsaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert Lucas, pp.500, 2012, 978-2-3593-5049-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l'oral chez Lagarce : continuité, discontinuité, reprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan-Academia, 6, 169 p., 2012, (Sciences du langage Carrefour et Points de vue), 978-2-8061-0056-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l'oral chez Lagarce : continuité, discontinuité, reprise / Elisabeth Richard, Claire Doquet (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan-Academia, pp.169, 2012, 978-2-8061-0056-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ecriture débutante. Pratiques scripturales à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 978-2-7535-1373-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères « Ecrire avec / sur / de littérature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, 2009, 978-2-7342-11716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour d'une œuvre : Rascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monier-Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scéren-CRDP, 2004, Argos Démarches, 9782866174804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7234,2285 +7342,2285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Adjustment of the Teaching of Writing to Writers’ Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry TYNE; Stefania Spina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applying corpora in teaching and learning Romance languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Compagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-131, In press, 9789027222282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust and Climate Change in Wikipedia Discussion Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anje Müller Gjesdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poudat Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orban, F.; Strand Larsen,E?; Lindahl, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trust under Threat. Challenges in a Digital Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waxman Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-138, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text and Illustrations as Producers of Meaning: A Genetic Study of a Children’s Illustrated Book.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Audebert-Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katajamäki, Sakari; Pulkkinen, Veijo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Criticism in Motion — New Perspectives on Manuscript Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.135-154, 2023, Genetic Criticism in Motion — New Perspectives on Manuscript Studies, 9789518588552, 9789518588569, 9789518588576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Criticism in Motion: New Perspectives on Manuscript Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakari Katajamäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veijo Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Audebert-Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Criticism in Motion New Perspectives on Manuscript Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SKS Finnish Literature Society, 2023, 978-951-858-857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21435/sflit.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser linguistiquement l'écriture à l'école: EcriScol, un corpus génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLUB Working Papers in Linguistics Volume 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.127 - 140, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rascal, Paul Honfleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Milland-Bove; Marie Sorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature jeunesse par ses textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de La Sorbonne Nouvelle, pp.135-144, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representação do discurso outro e escrita escolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Leite Cortez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. da Cunha; E. Grigoleto; S. Leite Cortez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representação dos dizeres na construção dos discursos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788571139466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional writing as institutional norm and personal style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgeta Cislaru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing(s) at the Crossroads: The process–product interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.229-252, 2015, 978-9027212238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/z.194.12doq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d’écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Baudelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Français, tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, pp.242-271, 2015, Concours de professeur des écoles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche linguistique de l'écriture enregistrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Caporossi &amp; Christophe Leblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de l'écriture. Enregistrements et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sciences du langage Carrefour et Points de vue, 978-2-8061-0146-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrages théoriques de l'analyse génétique des textes d'élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Bore et Eduardo Calil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ecole, l'écriture et la création. Etudes françaises et brésiliennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academia Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-53, 2013, Sciences du langage - Carrefour et points de vue, 978-2-8061-0095-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler le lexique en s’appuyant sur les reformulations des élèves et Elaborer un dictionnaire de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Elalouf; Marie Berthelier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le vocabulaire au collège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delagrave, pp.34-38, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaborer un dictionnaire de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Elalouf; Marie Berthelier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le vocabulaire au collège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delagrave, pp.159-161, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre scriptural et boucles (méta)énonciatives : remords, reprises, retours dans l'écriture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Branca-Rosoff; Claire Doquet; Julie Lefebvre; Evelyne Opperman-Marsaux; Sabine Pétillon; Frédérique Sitri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hétérogène à l'oeuvre dans la langue et les discours. Hommage à Jacqueline Authier-Revuz.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-35935-049-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Delagrave, pp.34-38, 2013</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restituer, commenter, recréer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylviane Ahr, Patrick Joole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet/Journal de lecteur/lecture Quels usages, pour quels enjeux, de l'école à l'université?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Namur, Coll. Dyptique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199, 2013, 9782870377833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Delagrave, pp.159-161, 2013</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste un dire ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations de l'oral chez Lagarce : continuité, discontinuité, reprise / Elisabeth Richard, Claire Doquet (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan-Academia, pp.159-165, 2012, 978-2-8061-0056-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.199, 2013, 9782870377833</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que je veux dire » Accompagnements métadiscursifs d’une défaite de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Authier-Revuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Doquet; Elisabeth Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Représentations de l’oral chez Lagarce. Continuité, discontinuité, reprises.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Academia / L'Harmattan, pp.17-64, 2012, Sciences du langage :carrefours et points de vue, 9782806100566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conversation pas tout à fait ordinaire : la langue de Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de l'oral chez Lagarce : continuité, discontinuité, reprise / Elisabeth Richard, Claire Doquet (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan-Academia, pp.159-165, 2012, 978-2-8061-0056-6</w:t>
+              <w:t xml:space="preserve">, L'Harmattan-Academia, pp.5-15, 2012, 978-2-8061-0056-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Authier-Revuz</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures énonciatives et marqueurs de reformulation en situation de conférence avec diaporama. Alors, effectivement, donc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 6, Academia / L'Harmattan, pp.17-64, 2012, Sciences du langage :carrefours et points de vue, 9782806100566</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les reformulations pluri-sémiotiques en contexte de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Presses Universitaires de Franche-Comté, pp.53-80, 2010, (Annales littéraires de l'Université de Besançon. Série Linguistique et sémiotique), 978-2-84867-285-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parataxe dans l'écriture à l'école, entre énonciation première et reformulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-José Béguelin; Mathieu Avanzi; Gilles Corminboeuf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parataxe, tome 2 : Structures, marquages et exploitation discursive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92, Peter Lang AG, 2010, Sciences pour la communication, 978-3034304122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures énonciatives et marqueurs de reformulation en situation de conférence avec diaporama. Alors, effectivement, donc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les reformulations pluri-sémiotiques en contexte de formation / ouvrage collectif sous la direction de Alain Rabatel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.53-80, 2010, 978-2-84867-285-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche contextuelle du sens et activités lexicologiques à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Grossmann; Sylvie Plane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique et production verbale. Vers une meilleure intégration des apprentissages lexicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.125-140, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'en ai plein, des gâteaux préférés.&amp;quot; Représentations de l'oralité enfantine dans la littérature de jeunesse : l'exemple du récit en je.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Helsinki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du sens en linguistique. Actes du IV° colloque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Helsinki, pp.135-146, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappels de grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan-Academia, pp.5-15, 2012, 978-2-8061-0056-6</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Jarry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français Tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, pp.70-128, 2008, Concours de Professeur des Ecoles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 52, Presses Universitaires de Franche-Comté, pp.53-80, 2010, (Annales littéraires de l'Université de Besançon. Série Linguistique et sémiotique), 978-2-84867-285-4</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promenade dans les bois du littéraire et d’ailleurs : les carnets des élèves en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner et apprendre la littérature aujourd’hui, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.213-222, 2007, 978-2874631009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03999110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajets d’écriture, trajets de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Calaque; Jacques David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du lexique : contextes, démarches, outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur; De Boeck Supérieur, pp.171-184, 2004, Savoirs en pratiques, 9782804146771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.didle.2004.01.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.53-80, 2010, 978-2-84867-285-4</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse des textes, genèse des scripteurs : regards sur la langue dans l'écriture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Piolat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture : approches en sciences cognitives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Provence, pp.233-250, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...455 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9522,233 +9630,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Représentation du Discours Autre : principes pour une description, par Jacqueline Authier-Revuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.5568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPPEAU Paul et ROUBAUD Marie-Noëlle (2018). Regards linguistiques sur les textes d’élèves (de 5 à 12 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poudat, C. et Landragin, F. (2017). Explorer un corpus textuel. Méthodes – pratiques – outils / Née, É. (dir.) (2017). Méthodes et outils informatiques pour l’analyse des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.1230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9758,100 +9866,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE GENETIQUE DE L'ECRITURE SUR TRAITEMENT DE TEXTE D'ELEVES DE COURS MOYEN 2, ANNEE 1995-1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Paris 3, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9861,91 +9969,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Entrée linguistique dans l'écriture. Parcours de manuscrits, analyse de brouillons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Nancy 2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01449122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9955,153 +10063,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cadence qui me plait : la création littéraire au creuset de la forme et de l’intentionnalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSHEA, 2008, Ecritures sans frontières. Actes du colloque des 20-21-22 avril 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03999124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils linguistiques : la forme et le sens – (mieux) lire la littérature jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Littérature et linguistique : diachronie/synchronie – Autour des travaux de Michèle Perret</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03999016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10111,609 +10219,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Written performance operating units: Linguistic and behavioral markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Writing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (3), 2025, Special issues: Written performance operating units: Linguistic and behavioral markers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral/écrit : Quelles places dans les modèles linguistiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Mahrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Testenoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19079/lde.2022.s3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire avec les écrits des élèves? Le Français Aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 203, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter, interpréter, enseigner l'écriture. Analyses linguistiques des écrits des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Repères - Recherches en didactique du français langue maternelle. Collecter, interpréter, enseigner l'écriture, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.1424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d’annotation et de traitement. Corpus, n°16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecritures scientifiques : carnets, notes, ébauches. Revue Langage et Société, n°127.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ecritures scientifiques : carnets, notes, ébauches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10860,51 +10968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004000v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/jowr-2025.16.03.01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Revelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pilorg&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Enoiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maziotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.74" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.174.0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.170.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvarin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bouffo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet-Lacoste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.319" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2008.3947" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2007.2144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.164.0043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.144.0033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.140.0047" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.5895" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.1995.2143" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857204v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271005v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808123v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leblay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02052708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025008v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monier-Roland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.122?srsltid=AfmBOooMy0Qr9IFOWfiyms02WttQIahl4nGFpgeKTGmXxQ9ymJEms9g8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anje M&#252;ller Gjesdal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poudat C&#233;line" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/waxmann-buecher/?tx_p2waxmann_pi2%5Bbuchnr%5D=4853&amp;amp;tx_p2waxmann_pi2%5Baction%5D=show&amp;amp;L=1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Audebert-Poulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari Katajam&#228;ki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Pulkkinen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/sflit.14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857154v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Leite Cortez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciadoslivros.com.br/representacao-dos-dizeres-na-construcao-dos-discursos-1082760-p701206" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100919v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.12doq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236152v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/80942.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371076v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993105199350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626764v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857209v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998938v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0171" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.5568" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1230" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01449122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999016v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981773v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831231v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1424" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magniant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/jowr-2025.16.03.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Revelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pilorg&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3274" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Enoiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maziotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.174.0057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.170.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bouffo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet-Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2008.3947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2007.2144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.164.0043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.144.0033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.140.0047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.5895" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.1995.2143" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leblay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02052708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290348v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monier-Roland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.122?srsltid=AfmBOooMy0Qr9IFOWfiyms02WttQIahl4nGFpgeKTGmXxQ9ymJEms9g8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anje M&#252;ller Gjesdal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poudat C&#233;line" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/waxmann-buecher/?tx_p2waxmann_pi2%5Bbuchnr%5D=4853&amp;amp;tx_p2waxmann_pi2%5Baction%5D=show&amp;amp;L=1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Audebert-Poulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari Katajam&#228;ki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Pulkkinen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/sflit.14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Leite Cortez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciadoslivros.com.br/representacao-dos-dizeres-na-construcao-dos-discursos-1082760-p701206" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.12doq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/80942.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993105199350" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0171" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.5568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1230" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01449122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880491v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1424" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659807v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>