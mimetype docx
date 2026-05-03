--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -409,3101 +409,3101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'oral et l'écrit : si proches, si loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Testenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.9-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2022.s3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on dire sans emprunter ? Réflexions sur l’emprunt comme constitutif de l’énonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Copier, Emprunter, Coller, 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papier-stylo/écran-clavier : un match à l’issue incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55, pp.109-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.7731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'oral et l'écrit : si proches, si loin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lefebvre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Langue Française, N° 211 (3), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et forme scolaire : Spécificités de transcription et de traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Revelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Testenoire</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Langue française Écrire de l’école à l’université : corpus, traitements, analyses outillées, 3 (211), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correction de copies au collège entre langue et discours : une catégorisation syntactico-énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pilorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.191-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.3274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blanc comme outil de démarcation discursive et énonciative: quelques observations dans des écrits d’élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3, pp.9-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19079/lde.2022.s3.1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Blancs de l'écrit, blancs de l'écriture, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2019.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire la parole Modalités de mise à l'écrit d'entretiens avec Antoine Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le cours de linguistique. Formes, genèses et interprétations de notes d’auditeurs, 2018/1 (208)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecter, interpréter, enseigner l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l’écriture, 57, https://journals.openedition.org/reperes/1444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écriture et forme scolaire : Spécificités de transcription et de traitement</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire avec les écrits des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luisa Revelli</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0021⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Que faire avec les écrits des élèves ?, 203, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.203.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La correction de copies au collège entre langue et discours : une catégorisation syntactico-énonciative</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits de travail, travail d’écriture : les brouillons comme espaces diagnostiques de la maîtrise de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes posés par la transcription et l’annotation d’écrits d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pilorgé</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Enoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaire : problèmes de transcription, d'annotation et de traitement. Corpus. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oral en appui sur l’écrit : décalages (méta)énonciatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.5061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralité et écriture dans des manuels de grammaire à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ecriture(s) et représentations du langage et des langues, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORALITÉ ET ÉCRITURE DANS DES MANUELS DE GRAMMAIRE POUR L’ÉCOLE PRIMAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.441-460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d'annotation et de traitement, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations du Discours dans un entretien écrit : un parcours génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Investigacoes- Linguística e Teoria Literária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, REPRESENTAÇÃO DOS DISCURSOS, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenthèse en train de s’écrire, un marquage de la stratification énonciative au CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifier, embrouiller, inventer, brouillonner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme et l'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vingt ans de recherches en didactique du français (1990-2010), 46 (46), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits intermédiaires au cycle 3 pour penser et apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°174 (3), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.174.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler d'articles qu'on a lus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 170 (3), pp.123-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.170.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des îlots de littérature. Formes et représentations de la langue littéraire dans des textes de Cycle 3 et de CLIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Calvarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bouffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62, pp.191-213. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 40, pp.51-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19079/lde.2019.1.8⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture sur traitement de texte : quelques spécificités de son analyse en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXX (59), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ml.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques David</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rinck</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXX (40), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 127, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oeuvre au berceau : un carnet de notes d’Yvan Pommaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'École des lettres des collèges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (6-7), pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lecture : un espace d’émergence de la lecture littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lecture : un espace d’émergence de la lecture littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argos et l'Argolide : topographie et urbanisme ; Actes de la Table Ronde internationale Athènes-Argos 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La galanterie des fêtes. Décrochements énonciatifs et syntagmatiques dans les Fêtes galantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1), pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2008.3947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et statut du récit dans les « écrits intermédiaires » à l’école : carnets de lecture, carnets d’expériences et d’observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (1), pp.165-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/prati.2007.2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03999065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objet insaisissable : quelques considérations sur l'écriture sur traitement de texte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.35-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture débutante. Mise en texte et mise en graphie dans l'écriture sur traitement de texte à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 164 (4), pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.164.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03999051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture. Questions théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Que faire avec les écrits des élèves ?, 203, pp.7-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 144, pp.9-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indices et traces de l'activité métadiscursive des scripteurs : aspects de la réécriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Réécritures, 144 (1), pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.144.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le cours de linguistique. Formes, genèses et interprétations de notes d’auditeurs, 2018/1 (208)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03999040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeune scripteur et ses doubles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aspects du dialoguiste, 43, pp.107-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l’écriture, 57, https://journals.openedition.org/reperes/1444</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture littéraire et observation réfléchie de la langue : intrications etinteractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture littéraire et observation réfléchie de la langue : intrications et interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 420, http://www.cahiers-pedagogiques.com/Lecture-litteraire-et-observation-reflechie-de-la-langue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1883 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918820v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">halshs-00162642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en texte et mise en graphie</w:t>
               </w:r>
@@ -4810,181 +4810,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04212830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La langue en débats dans des discours de linguistes. Controverses sur l’écriture inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage DU LINGUISTE À SON OBJET : LA DISTANCE EN QUESTION(S).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.130-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les écrits des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rendez-vous des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspection Générale des Lettres, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiotique des écrits scolaires : langue, texte, graphies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe Praxiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03808160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture enregistrée et corpus manuscrits : quels modèles théoriques et méthodes d'analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5000,211 +5069,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des projets ANR E-CALM et Pro-TEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser de grands corpus scolaires et universitaires - des questions pour la recherche et pour la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser de grands corpus scolaires et universitaires - des questions pour la recherche et pour la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif projet de recherche E-CALM, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire à la main ou sur traitement de texte : enjeux énonciatifs et procéduraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture enregistrée et corpus manuscrits : quels modèles théoriques et méthodes d'analyse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georgeta Cislaru; Claire Doquet, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence introductive Ecriture enregistrée et corpus manuscrits : quels modèles théoriques et méthodes d'analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5220,731 +5289,662 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études des projets ANR E-CALM et Pro-TEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED 622, Université Sorbonne nouvelle, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03808123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France. pp.130-155</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative à l’école : un nouveau paradigme pour la production d’écrits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université (Guilhem LABINAL - Gilles MONCEAU - Virginie TELLIER), Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner à voir l’écriture : Ecriscol, un corpus génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baby Talc / E-Grapheles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry TYNE, Oct 2020, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et analyser un corpus d’écrits d’élèves : le projet EcriScol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Circolo Linguistico dell’Università di Bologna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristiana de Santis, Oct 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/6418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outillage technique du traitement des écrits d’élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier à l’école de printemps PETALE (Projet d’ETudes Avancées sur le Langage de l’Enfant)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Salazar-Orvig; Aliyah Morgenstern, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits d'élèves : un corpus de référence pour le français contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Neveu, G. Bergounioux, M.-H. Côté, J.-M. Fournier, L. Hriba &amp; S. Prévost, Jul 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162711001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et réécriture enregistrées : comment représenter la dynamique scripturale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...145 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Matheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...293 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude L'écriture de haut niveau : de la conception du texte à sa réalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Marseiille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6586,234 +6586,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EcriScol Ecritures Scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique : enjeux et défis au XXI° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883371v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02291192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6825,295 +6825,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les représentations de l'oral chez Lagarce : continuité, discontinuité, reprise / Elisabeth Richard, Claire Doquet (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan-Academia, pp.169, 2012, 978-2-8061-0056-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de l'oral chez Lagarce : continuité, discontinuité, reprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan-Academia, 6, 169 p., 2012, (Sciences du langage Carrefour et Points de vue), 978-2-8061-0056-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'hétérogène à l'oeuvre dans la langue et dans les discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Oppermann-Marsaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas, pp.500, 2012, 978-2-3593-5049-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00743805v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02025008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ecriture débutante. Pratiques scripturales à l'école élémentaire</w:t>
               </w:r>
@@ -8663,50 +8663,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une conversation pas tout à fait ordinaire : la langue de Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations de l'oral chez Lagarce : continuité, discontinuité, reprise / Elisabeth Richard, Claire Doquet (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan-Academia, pp.5-15, 2012, 978-2-8061-0056-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juste un dire ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8715,225 +8797,143 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de l'oral chez Lagarce : continuité, discontinuité, reprise / Elisabeth Richard, Claire Doquet (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan-Academia, pp.159-165, 2012, 978-2-8061-0056-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce que je veux dire » Accompagnements métadiscursifs d’une défaite de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Authier-Revuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Doquet; Elisabeth Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Représentations de l’oral chez Lagarce. Continuité, discontinuité, reprises.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Academia / L'Harmattan, pp.17-64, 2012, Sciences du langage :carrefours et points de vue, 9782806100566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Authier-Revuz</w:t>
-[...48 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01965901v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02025082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures énonciatives et marqueurs de reformulation en situation de conférence avec diaporama. Alors, effectivement, donc</w:t>
               </w:r>
@@ -10341,77 +10341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral/écrit : Quelles places dans les modèles linguistiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Mahrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Testenoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10471,51 +10471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 203, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10644,51 +10644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d’annotation et de traitement. Corpus, n°16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10968,51 +10968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magniant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/jowr-2025.16.03.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Revelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pilorg&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3274" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Enoiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maziotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.174.0057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.170.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bouffo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet-Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2008.3947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2007.2144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.164.0043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.144.0033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.140.0047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.5895" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.1995.2143" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leblay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02052708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290348v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monier-Roland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.122?srsltid=AfmBOooMy0Qr9IFOWfiyms02WttQIahl4nGFpgeKTGmXxQ9ymJEms9g8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anje M&#252;ller Gjesdal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poudat C&#233;line" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/waxmann-buecher/?tx_p2waxmann_pi2%5Bbuchnr%5D=4853&amp;amp;tx_p2waxmann_pi2%5Baction%5D=show&amp;amp;L=1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Audebert-Poulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari Katajam&#228;ki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Pulkkinen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/sflit.14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Leite Cortez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciadoslivros.com.br/representacao-dos-dizeres-na-construcao-dos-discursos-1082760-p701206" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.12doq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/80942.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993105199350" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0171" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.5568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1230" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01449122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880491v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1424" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659807v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magniant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/jowr-2025.16.03.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Revelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pilorg&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3274" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Enoiu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maziotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.74" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.174.0057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.170.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bouffo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet-Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ml.341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857180v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2008.3947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2007.2144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.164.0043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.144.0033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.140.0047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.5895" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.1995.2143" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leblay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02052708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290348v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monier-Roland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.122?srsltid=AfmBOooMy0Qr9IFOWfiyms02WttQIahl4nGFpgeKTGmXxQ9ymJEms9g8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anje M&#252;ller Gjesdal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poudat C&#233;line" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/waxmann-buecher/?tx_p2waxmann_pi2%5Bbuchnr%5D=4853&amp;amp;tx_p2waxmann_pi2%5Baction%5D=show&amp;amp;L=1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Audebert-Poulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari Katajam&#228;ki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Pulkkinen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21435/sflit.14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Leite Cortez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciadoslivros.com.br/representacao-dos-dizeres-na-construcao-dos-discursos-1082760-p701206" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.12doq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/80942.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.be/fr/livre/?GCOI=99993105199350" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0171" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.5568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1230" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01449122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880491v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1424" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659807v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>